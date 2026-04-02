--- v3 (2026-04-02)
+++ v4 (2026-04-02)
@@ -12,109 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1254">
   <si>
     <t>СПРАВКА "СТРАТЕГИЧЕСКИ ДОКУМЕНТИ"</t>
   </si>
   <si>
-    <t>Общо 601 резултата</t>
+    <t>Общо 602 резултата</t>
   </si>
   <si>
     <t>Заглавие</t>
   </si>
   <si>
     <t>Вид стратегически документ</t>
   </si>
   <si>
     <t>Административно ниво на органа, приел документа</t>
   </si>
   <si>
     <t>Област на политика</t>
   </si>
   <si>
     <t>Орган, приел стратегически документ</t>
   </si>
   <si>
     <t>Валидност</t>
   </si>
   <si>
     <t>Годишен план за 2024 г. за изпълнение на Националната програма за намаляване на риска от бедствия 2021-2025 г.</t>
   </si>
   <si>
     <t>План за изпълнение</t>
   </si>
   <si>
     <t>Национално</t>
   </si>
   <si>
     <t>02. Вътрешен ред и сигурност</t>
   </si>
   <si>
     <t>Министерския съвет</t>
   </si>
   <si>
     <t>17-06-2024 - 31-12-2024</t>
   </si>
   <si>
     <t>Национален план за противодействие на тероризма</t>
   </si>
   <si>
+    <t>24-08-2023 - 31-12-2025</t>
+  </si>
+  <si>
     <t>План за действие</t>
   </si>
   <si>
     <t>02-11-2017 - 31-12-2022</t>
   </si>
   <si>
     <t>29-01-2026 - Не е указан срок</t>
   </si>
   <si>
-    <t>24-08-2023 - 31-12-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Национален план на Република България за развитие на способностите за управление на границите и за връщане на незаконно пребиваващи граждани на трети страни</t>
   </si>
   <si>
     <t>11-05-2023 - 01-01-9999</t>
   </si>
   <si>
     <t>Национална програма за развитие на доброволните формирования за предотвратяване или овладяване на бедствия, пожари и други извънредни ситуации в Република България за периода 2022 – 2026 г.</t>
   </si>
   <si>
     <t>Национална програма</t>
   </si>
   <si>
     <t>12-10-2022 - 31-12-2026</t>
   </si>
   <si>
     <t>Национална стратегия за безопасност на движението по пътищата в Република България 2021 - 2030 г.</t>
   </si>
   <si>
     <t>Стратегия</t>
   </si>
   <si>
     <t>26-10-2020 - 31-12-2030</t>
   </si>
   <si>
     <t>Национална стратегия за интегрирано гранично управление в Република България 2020-2025 г.</t>
@@ -1106,56 +1106,56 @@
   <si>
     <t>Национална програма за младежта (2016-2020)</t>
   </si>
   <si>
     <t>11-02-2016 - 31-12-2020</t>
   </si>
   <si>
     <t>Националната програма за изпълнение на младежки дейности, финансирани със средства по чл. 10а от Закона за хазарта (2023 – 2025)</t>
   </si>
   <si>
     <t>06-01-2023 - 31-12-2025</t>
   </si>
   <si>
     <t>План за изпълнение на Националната стратегия за младежта (2021-2030 г.) за 2024 г.</t>
   </si>
   <si>
     <t>17-10-2024 - 01-01-9999</t>
   </si>
   <si>
     <t>Актуализирана държавна политика по планиране и разпределение на радиочестотния спектър в Република България</t>
   </si>
   <si>
     <t>Архив - Наука и технологии</t>
   </si>
   <si>
+    <t>04-05-2023 - 01-01-9999</t>
+  </si>
+  <si>
     <t>02-09-2016 - 31-12-2022</t>
   </si>
   <si>
-    <t>04-05-2023 - 01-01-9999</t>
-[...1 lines deleted...]
-  <si>
     <t>Актуализирана политика в областта на електронните съобщения на Република България за периода до 2022 г.</t>
   </si>
   <si>
     <t>06-08-2020 - 01-01-9999</t>
   </si>
   <si>
     <t>Актуализирана секторна пощенска политика на Република България</t>
   </si>
   <si>
     <t>17-11-2023 - 01-01-9999</t>
   </si>
   <si>
     <t>Актуализирани национални научни програми</t>
   </si>
   <si>
     <t>07-12-2020 - 31-12-2024</t>
   </si>
   <si>
     <t>Актуализиран национален план за широколентова инфраструктура за достъп от следващо поколение „Свързана България“</t>
   </si>
   <si>
     <t>06-08-2020 - 31-12-2030</t>
   </si>
   <si>
     <t>Концепция за развитието на изкуствения интелект в България до 2030 г.</t>
@@ -3258,50 +3258,56 @@
     <t>Пордим</t>
   </si>
   <si>
     <t>План за интегрирано развитие на община Пордим за периода 2021-2027г.</t>
   </si>
   <si>
     <t>29-10-2020 - 31-12-2027</t>
   </si>
   <si>
     <t>План за интегрирано развитие на Община Правец за периода 2021-2027 г.</t>
   </si>
   <si>
     <t>Правец</t>
   </si>
   <si>
     <t>План за интегрирано развитие на Община Приморско 2021-2027г.</t>
   </si>
   <si>
     <t>Приморско</t>
   </si>
   <si>
     <t>План за интегрирано развитие на Община Провадия 2021-2027г.</t>
   </si>
   <si>
     <t>Провадия</t>
+  </si>
+  <si>
+    <t>Програма за енергийна ефективност на Община Провадия за периода 2026г. -2031г.</t>
+  </si>
+  <si>
+    <t>02-04-2026 - Не е указан срок</t>
   </si>
   <si>
     <t>План за интегрирано развитие на община Първомай за периода 2021 – 2027 г.</t>
   </si>
   <si>
     <t>Първомай</t>
   </si>
   <si>
     <t>30-09-2020 - 31-12-2027</t>
   </si>
   <si>
     <t>План за интегрирано развитие на община Раднево за периода 2021-2027 г.</t>
   </si>
   <si>
     <t>Раднево</t>
   </si>
   <si>
     <t>План за интегрирано развитие на община Радомир 2021-2027 година</t>
   </si>
   <si>
     <t>Радомир</t>
   </si>
   <si>
     <t>28-12-2023 - 31-12-2027</t>
   </si>
@@ -4139,62 +4145,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1697" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1259" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1763" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1663" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1616" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1540" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1345" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1342" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1720" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1298" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1350" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1725" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1570" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1533" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/983" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1499" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1281" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1595" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1587" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1590" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1564" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1716" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1717" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1685" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1550" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1321" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1313" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1556" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1588" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1603" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1740" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1442" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1694" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1601" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1696" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1453" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1412" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1736" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1735" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1743" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1666" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1692" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1742" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1591" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1572" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1302" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1355" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1573" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1498" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/929" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1693" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1698" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1728" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1545" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1707" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1497" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1557" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1706" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1593" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1290" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1729" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1684" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1695" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1581" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1723" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1726" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1669" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1406" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1495" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1733" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/587" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1341" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1307" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/838" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1431" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1571" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1719" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1566" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1765" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1402" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1764" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1500" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1653" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1362" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1361" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1549" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1344" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1584" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1425" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1703" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1751" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1755" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1757" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1750" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1758" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1718" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1417" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1331" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1488" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1353" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1343" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1354" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1410" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1306" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1034" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1672" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1336" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1236" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1608" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1543" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1148" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1408" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1702" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1585" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1589" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1687" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/982" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1244" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1296" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1233" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1317" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1293" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1481" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1411" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1490" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1239" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1240" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1491" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1415" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1559" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1232" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1416" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1443" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1741" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1708" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1282" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1009" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1284" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1147" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1662" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1496" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1609" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1413" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1721" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/851" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1522" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1349" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1612" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1547" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/759" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/987" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1245" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1286" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1285" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1318" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1409" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1257" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1501" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1655" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/990" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1600" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1654" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1168" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1611" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1569" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1673" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1352" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1346" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1356" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1335" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1294" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1596" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/886" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/894" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/880" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1580" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1338" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1169" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1546" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1291" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1315" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1615" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1607" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1691" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1597" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1686" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1489" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1598" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1679" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1711" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1297" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1401" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1304" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1351" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1419" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1551" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1618" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1689" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1006" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1665" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1583" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1667" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1582" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1337" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1323" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1553" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1503" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1227" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1301" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1292" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1326" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1407" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1552" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1606" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1674" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1254" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1303" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1283" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1011" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1253" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1129" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1370" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1492" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1332" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1592" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1664" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1316" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1613" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1617" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/966" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1710" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1167" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1289" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1322" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/986" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1234" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1287" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1288" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1319" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1403" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1525" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1300" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1565" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1235" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1229" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1055" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1311" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1358" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1251" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1560" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1699" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1339" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1555" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1231" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1010" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1363" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1544" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1586" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1334" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1008" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1266" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1277" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1594" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1414" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1261" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1761" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/961" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1760" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/788" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/798" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1260" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1033" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/723" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1243" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/636" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/796" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/792" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1241" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1324" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1688" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/835" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/995" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1762" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1619" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1724" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1405" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1250" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/586" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1269" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/837" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/847" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/989" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/846" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/801" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/800" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1012" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1748" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/803" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/730" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1018" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/799" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1226" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1329" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1024" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/765" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/802" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/733" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/839" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/953" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/819" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/954" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1248" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/842" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/734" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/812" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/795" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1249" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1097" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1420" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1769" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1472" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1385" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/991" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1379" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1568" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1468" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1076" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1178" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1563" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1125" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1482" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1451" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1512" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1744" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1510" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1216" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1058" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1397" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1388" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1364" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1087" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1539" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1465" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1059" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1507" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1466" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/299" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1086" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1671" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1528" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1438" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1433" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1165" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1475" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1371" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1060" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1683" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1727" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1100" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1376" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/620" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/629" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1202" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/932" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1462" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1508" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1149" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/805" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1382" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1171" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1214" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1516" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1535" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1181" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1523" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1477" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1182" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1327" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1732" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1439" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1605" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1441" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1062" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1437" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1529" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1514" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1078" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1470" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1079" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1428" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1422" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1328" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1739" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1374" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1172" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1461" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1474" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1506" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/595" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1367" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1479" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1386" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1509" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1459" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/807" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1372" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1531" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1153" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1446" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1238" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1504" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1464" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/783" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/810" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1435" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1373" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1377" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1210" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1493" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/564" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1389" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/654" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/647" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/639" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/831" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/646" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1274" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/814" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/815" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1088" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1436" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1537" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1154" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1454" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1063" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1463" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1562" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1427" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1021" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1037" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1395" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1040" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1041" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1383" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1044" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1045" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1039" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1047" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1050" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1049" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1375" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1521" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1657" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1456" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1460" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1715" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1369" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1457" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1530" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1515" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/661" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1089" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1469" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1704" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1348" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1394" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1432" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1541" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1381" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1485" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1709" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1599" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1122" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1400" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1458" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1701" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/651" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/650" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/652" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1098" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/649" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1604" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1768" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1767" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1365" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1211" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1658" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1434" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1473" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1390" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1712" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1085" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1527" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1524" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1659" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1123" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1020" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1056" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1237" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1380" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1445" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1421" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1360" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1115" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1680" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1185" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1602" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1398" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1256" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1099" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1714" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1713" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1494" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1430" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/565" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1536" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/821" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1505" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/822" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1157" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1330" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1700" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1444" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1392" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1150" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1455" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1487" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1467" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1538" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1175" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1502" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1418" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/834" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1511" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1396" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1656" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1384" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1447" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1452" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1399" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/920" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1518" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1486" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1357" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1426" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1682" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1146" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1359" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1476" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1517" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1448" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1440" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1213" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1424" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1151" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1262" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1366" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1368" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1124" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1519" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/640" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1189" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1610" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1513" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1423" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1387" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/645" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1554" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/648" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1027" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1391" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1471" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1077" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1526" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1333" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1484" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1532" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1483" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1705" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1054" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1074" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1480" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1478" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1754" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1756" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1749" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1575" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1574" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1576" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1579" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1577" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1578" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1697" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1663" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1259" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1763" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1616" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1540" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1345" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1342" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1720" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1298" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1350" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1725" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1570" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1533" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/983" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1499" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1281" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1595" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1587" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1590" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1564" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1716" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1717" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1685" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1550" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1321" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1313" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1556" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1588" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1603" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1740" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1442" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1694" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1601" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1696" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1453" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1412" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1736" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1735" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1743" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1666" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1692" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1742" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1591" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1572" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1302" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1355" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1573" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1498" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/929" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1693" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1698" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1728" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1545" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1707" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1497" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1557" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1706" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1593" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1290" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1729" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1684" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1695" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1581" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1723" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1726" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1669" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1406" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1495" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1733" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/587" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1341" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1307" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/838" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1431" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1571" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1719" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1566" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1765" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1402" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1764" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1500" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1653" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1362" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1361" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1549" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1344" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1584" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1425" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1703" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1751" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1755" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1757" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1750" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1758" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1718" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1417" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1331" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1488" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1353" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1343" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1354" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1410" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1306" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1034" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1672" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1336" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1236" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1608" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1543" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1148" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1408" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1702" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1585" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1589" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1687" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/982" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1244" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1296" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1233" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1317" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1293" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1481" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1411" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1490" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1239" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1240" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1491" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1415" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1559" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1232" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1416" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1443" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1741" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1708" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1282" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1009" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1284" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1147" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1662" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1496" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1609" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1413" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1721" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/851" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1522" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1349" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1612" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1547" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/759" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/987" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1245" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1286" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1285" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1318" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1409" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1257" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1501" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1655" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/990" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1600" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1654" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1611" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1168" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1569" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1673" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1352" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1346" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1356" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1335" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1294" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1596" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/886" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/894" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/880" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1580" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1338" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1169" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1546" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1291" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1315" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1615" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1607" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1691" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1597" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1686" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1489" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1598" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1679" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1711" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1297" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1401" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1304" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1351" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1419" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1551" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1618" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1689" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1006" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1665" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1583" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1667" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1582" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1337" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1323" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1553" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1503" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1227" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1301" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1292" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1326" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1407" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1552" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1606" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1674" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1254" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1303" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1283" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1011" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1253" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1129" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1370" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1492" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1332" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1592" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1664" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1316" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1613" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1617" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/966" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1710" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1167" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1289" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1322" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/986" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1234" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1287" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1288" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1319" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1403" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1525" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1300" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1565" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1235" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1229" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1055" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1311" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1358" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1251" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1560" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1699" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1339" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1555" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1231" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1010" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1363" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1544" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1586" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1334" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1008" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1266" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1277" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1594" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1414" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1261" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1761" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/961" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1760" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/788" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/798" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1260" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1033" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/723" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1243" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/636" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/796" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/792" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1241" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1324" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1688" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/835" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/995" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1762" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1619" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1724" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1405" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1250" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/586" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1269" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/837" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/847" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/989" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/846" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/801" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/800" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1012" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1748" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/803" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/730" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1018" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/799" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1226" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1329" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1024" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/765" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/802" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/733" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/839" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/953" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/819" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/954" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1248" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/842" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/734" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/812" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/795" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1249" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1097" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1420" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1769" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1472" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1385" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/991" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1379" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1568" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1468" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1076" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1178" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1563" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1125" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1482" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1451" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1512" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1744" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1510" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1216" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1058" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1397" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1388" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1364" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1087" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1539" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1465" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1059" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1507" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1466" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/299" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1086" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1671" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1528" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1438" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1433" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1165" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1475" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1371" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1060" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1683" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1727" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1100" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1376" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/620" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/629" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1202" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/932" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1462" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1508" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1149" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/805" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1382" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1171" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1214" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1516" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1535" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1181" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1523" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1477" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1182" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1327" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1732" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1439" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1605" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1441" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1062" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1437" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1529" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1514" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1078" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1470" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1079" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1428" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1422" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1328" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1739" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1374" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1172" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1461" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1474" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1506" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/595" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1367" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1479" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1386" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1509" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1459" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/807" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1372" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1531" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1153" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1446" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1238" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1504" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1464" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/783" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/810" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1435" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1373" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1377" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1210" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1493" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/564" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1389" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/654" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/647" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/639" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/831" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/646" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1274" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/814" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/815" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1088" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1436" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1537" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1154" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1454" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1063" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1463" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1562" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1427" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1021" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1037" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1395" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1040" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1041" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1383" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1044" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1045" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1039" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1047" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1050" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1049" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1375" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1521" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1657" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1456" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1460" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1715" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1369" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1457" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1530" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1515" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/661" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1089" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1469" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1704" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1348" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1394" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1432" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1541" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1381" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1485" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1709" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1599" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1122" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1400" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1458" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1701" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/651" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/650" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/652" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1098" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/649" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1604" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1768" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1767" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1365" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1211" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1658" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1434" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1473" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1390" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1712" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1085" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1527" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1524" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1659" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1123" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1020" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1056" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1237" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1380" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1445" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1421" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1770" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1360" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1115" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1680" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1185" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1602" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1398" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1256" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1099" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1714" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1713" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1494" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1430" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/565" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1536" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/821" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1505" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/822" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1157" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1330" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1700" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1444" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1392" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1150" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1455" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1487" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1467" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1538" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1175" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1502" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1418" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/834" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1511" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1396" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1656" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1384" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1447" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1452" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1399" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/920" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1518" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1486" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1357" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1426" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1682" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1146" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1359" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1476" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1517" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1448" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1440" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1213" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1424" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1151" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1262" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1366" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1368" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1124" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1519" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/640" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1189" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1610" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1513" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1423" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1387" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/645" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1554" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/648" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1027" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1391" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1471" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1077" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1526" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1333" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1484" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1532" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1483" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1705" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1054" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1074" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1480" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1478" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1754" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1756" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1749" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1575" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1574" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1576" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1579" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1577" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1578" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F604"/>
+  <dimension ref="A1:F605"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A604" sqref="A604"/>
+      <selection activeCell="A605" sqref="A605"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="298.356" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>1</v>
@@ -4223,111 +4229,111 @@
     <row r="4" spans="1:6">
       <c r="A4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
@@ -4583,111 +4589,111 @@
     <row r="22" spans="1:6">
       <c r="A22" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B22" t="s">
         <v>28</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>50</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
       <c r="F22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
         <v>50</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
         <v>50</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B25" t="s">
         <v>58</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
         <v>59</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
@@ -5603,51 +5609,51 @@
     <row r="73" spans="1:6">
       <c r="A73" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B73" t="s">
         <v>22</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" t="s">
         <v>161</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B74" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
         <v>161</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B75" t="s">
         <v>22</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
@@ -5683,71 +5689,71 @@
     <row r="77" spans="1:6">
       <c r="A77" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B77" t="s">
         <v>25</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
         <v>161</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B78" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
         <v>172</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B79" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
         <v>172</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B80" t="s">
         <v>28</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
@@ -5843,51 +5849,51 @@
     <row r="85" spans="1:6">
       <c r="A85" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B85" t="s">
         <v>187</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
         <v>188</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B86" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
         <v>188</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B87" t="s">
         <v>28</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87" t="s">
@@ -5943,51 +5949,51 @@
     <row r="90" spans="1:6">
       <c r="A90" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B90" t="s">
         <v>28</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" t="s">
         <v>188</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B91" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C91" t="s">
         <v>10</v>
       </c>
       <c r="D91" t="s">
         <v>188</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B92" t="s">
         <v>25</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" t="s">
@@ -14403,1862 +14409,1882 @@
     <row r="513" spans="1:6">
       <c r="A513" s="4" t="s">
         <v>1080</v>
       </c>
       <c r="B513" t="s">
         <v>225</v>
       </c>
       <c r="C513" t="s">
         <v>674</v>
       </c>
       <c r="D513" t="s">
         <v>1081</v>
       </c>
       <c r="E513" t="s">
         <v>676</v>
       </c>
       <c r="F513" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4" t="s">
         <v>1082</v>
       </c>
       <c r="B514" t="s">
-        <v>225</v>
+        <v>141</v>
       </c>
       <c r="C514" t="s">
         <v>674</v>
       </c>
       <c r="D514" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E514" t="s">
+        <v>676</v>
+      </c>
+      <c r="F514" t="s">
         <v>1083</v>
-      </c>
-[...4 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B515" t="s">
+        <v>225</v>
+      </c>
+      <c r="C515" t="s">
+        <v>674</v>
+      </c>
+      <c r="D515" t="s">
         <v>1085</v>
       </c>
-      <c r="B515" t="s">
-[...5 lines deleted...]
-      <c r="D515" t="s">
+      <c r="E515" t="s">
+        <v>676</v>
+      </c>
+      <c r="F515" t="s">
         <v>1086</v>
-      </c>
-[...4 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4" t="s">
         <v>1087</v>
       </c>
       <c r="B516" t="s">
         <v>225</v>
       </c>
       <c r="C516" t="s">
         <v>674</v>
       </c>
       <c r="D516" t="s">
         <v>1088</v>
       </c>
       <c r="E516" t="s">
         <v>676</v>
       </c>
       <c r="F516" t="s">
-        <v>1089</v>
+        <v>680</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B517" t="s">
+        <v>225</v>
+      </c>
+      <c r="C517" t="s">
+        <v>674</v>
+      </c>
+      <c r="D517" t="s">
         <v>1090</v>
       </c>
-      <c r="B517" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E517" t="s">
         <v>676</v>
       </c>
       <c r="F517" t="s">
-        <v>788</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B518" t="s">
         <v>225</v>
       </c>
       <c r="C518" t="s">
         <v>674</v>
       </c>
       <c r="D518" t="s">
-        <v>1092</v>
+        <v>637</v>
       </c>
       <c r="E518" t="s">
         <v>676</v>
       </c>
       <c r="F518" t="s">
-        <v>495</v>
+        <v>788</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4" t="s">
         <v>1093</v>
       </c>
       <c r="B519" t="s">
         <v>225</v>
       </c>
       <c r="C519" t="s">
         <v>674</v>
       </c>
       <c r="D519" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E519" t="s">
         <v>676</v>
       </c>
       <c r="F519" t="s">
-        <v>78</v>
+        <v>495</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B520" t="s">
+        <v>225</v>
+      </c>
+      <c r="C520" t="s">
+        <v>674</v>
+      </c>
+      <c r="D520" t="s">
         <v>1094</v>
       </c>
-      <c r="B520" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E520" t="s">
         <v>676</v>
       </c>
       <c r="F520" t="s">
-        <v>1096</v>
+        <v>78</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B521" t="s">
+        <v>225</v>
+      </c>
+      <c r="C521" t="s">
+        <v>674</v>
+      </c>
+      <c r="D521" t="s">
         <v>1097</v>
       </c>
-      <c r="B521" t="s">
-[...5 lines deleted...]
-      <c r="D521" t="s">
+      <c r="E521" t="s">
+        <v>676</v>
+      </c>
+      <c r="F521" t="s">
         <v>1098</v>
-      </c>
-[...4 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B522" t="s">
+        <v>225</v>
+      </c>
+      <c r="C522" t="s">
+        <v>674</v>
+      </c>
+      <c r="D522" t="s">
         <v>1100</v>
       </c>
-      <c r="B522" t="s">
-[...5 lines deleted...]
-      <c r="D522" t="s">
+      <c r="E522" t="s">
+        <v>676</v>
+      </c>
+      <c r="F522" t="s">
         <v>1101</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4" t="s">
         <v>1102</v>
       </c>
       <c r="B523" t="s">
         <v>225</v>
       </c>
       <c r="C523" t="s">
         <v>674</v>
       </c>
       <c r="D523" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E523" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F523" t="s">
-        <v>866</v>
+        <v>495</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B524" t="s">
+        <v>225</v>
+      </c>
+      <c r="C524" t="s">
+        <v>674</v>
+      </c>
+      <c r="D524" t="s">
         <v>1103</v>
       </c>
-      <c r="B524" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E524" t="s">
         <v>676</v>
       </c>
       <c r="F524" t="s">
-        <v>802</v>
+        <v>866</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4" t="s">
         <v>1105</v>
       </c>
       <c r="B525" t="s">
         <v>225</v>
       </c>
       <c r="C525" t="s">
         <v>674</v>
       </c>
       <c r="D525" t="s">
         <v>1106</v>
       </c>
       <c r="E525" t="s">
         <v>676</v>
       </c>
       <c r="F525" t="s">
-        <v>495</v>
+        <v>802</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4" t="s">
         <v>1107</v>
       </c>
       <c r="B526" t="s">
         <v>225</v>
       </c>
       <c r="C526" t="s">
         <v>674</v>
       </c>
       <c r="D526" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E526" t="s">
         <v>676</v>
       </c>
       <c r="F526" t="s">
-        <v>1108</v>
+        <v>495</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4" t="s">
         <v>1109</v>
       </c>
       <c r="B527" t="s">
-        <v>187</v>
+        <v>225</v>
       </c>
       <c r="C527" t="s">
         <v>674</v>
       </c>
       <c r="D527" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E527" t="s">
+        <v>676</v>
+      </c>
+      <c r="F527" t="s">
         <v>1110</v>
-      </c>
-[...4 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4" t="s">
         <v>1111</v>
       </c>
       <c r="B528" t="s">
-        <v>225</v>
+        <v>187</v>
       </c>
       <c r="C528" t="s">
         <v>674</v>
       </c>
       <c r="D528" t="s">
         <v>1112</v>
       </c>
       <c r="E528" t="s">
         <v>676</v>
       </c>
       <c r="F528" t="s">
-        <v>1113</v>
+        <v>692</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B529" t="s">
+        <v>225</v>
+      </c>
+      <c r="C529" t="s">
+        <v>674</v>
+      </c>
+      <c r="D529" t="s">
         <v>1114</v>
       </c>
-      <c r="B529" t="s">
-[...5 lines deleted...]
-      <c r="D529" t="s">
+      <c r="E529" t="s">
+        <v>676</v>
+      </c>
+      <c r="F529" t="s">
         <v>1115</v>
-      </c>
-[...4 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4" t="s">
         <v>1116</v>
       </c>
       <c r="B530" t="s">
         <v>225</v>
       </c>
       <c r="C530" t="s">
         <v>674</v>
       </c>
       <c r="D530" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="E530" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F530" t="s">
-        <v>1117</v>
+        <v>590</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4" t="s">
         <v>1118</v>
       </c>
       <c r="B531" t="s">
         <v>225</v>
       </c>
       <c r="C531" t="s">
         <v>674</v>
       </c>
       <c r="D531" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="E531" t="s">
-        <v>225</v>
+        <v>676</v>
       </c>
       <c r="F531" t="s">
-        <v>585</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B532" t="s">
         <v>225</v>
       </c>
       <c r="C532" t="s">
         <v>674</v>
       </c>
       <c r="D532" t="s">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="E532" t="s">
         <v>225</v>
       </c>
       <c r="F532" t="s">
-        <v>495</v>
+        <v>585</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4" t="s">
         <v>1121</v>
       </c>
       <c r="B533" t="s">
         <v>225</v>
       </c>
       <c r="C533" t="s">
         <v>674</v>
       </c>
       <c r="D533" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="E533" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F533" t="s">
-        <v>1084</v>
+        <v>495</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B534" t="s">
+        <v>225</v>
+      </c>
+      <c r="C534" t="s">
+        <v>674</v>
+      </c>
+      <c r="D534" t="s">
         <v>1122</v>
       </c>
-      <c r="B534" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E534" t="s">
         <v>676</v>
       </c>
       <c r="F534" t="s">
-        <v>802</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4" t="s">
         <v>1124</v>
       </c>
       <c r="B535" t="s">
         <v>225</v>
       </c>
       <c r="C535" t="s">
         <v>674</v>
       </c>
       <c r="D535" t="s">
         <v>1125</v>
       </c>
       <c r="E535" t="s">
         <v>676</v>
       </c>
       <c r="F535" t="s">
-        <v>1126</v>
+        <v>802</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B536" t="s">
+        <v>225</v>
+      </c>
+      <c r="C536" t="s">
+        <v>674</v>
+      </c>
+      <c r="D536" t="s">
         <v>1127</v>
       </c>
-      <c r="B536" t="s">
-[...5 lines deleted...]
-      <c r="D536" t="s">
+      <c r="E536" t="s">
+        <v>676</v>
+      </c>
+      <c r="F536" t="s">
         <v>1128</v>
-      </c>
-[...4 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4" t="s">
         <v>1129</v>
       </c>
       <c r="B537" t="s">
         <v>225</v>
       </c>
       <c r="C537" t="s">
         <v>674</v>
       </c>
       <c r="D537" t="s">
         <v>1130</v>
       </c>
       <c r="E537" t="s">
-        <v>225</v>
+        <v>676</v>
       </c>
       <c r="F537" t="s">
-        <v>495</v>
+        <v>779</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4" t="s">
         <v>1131</v>
       </c>
       <c r="B538" t="s">
         <v>225</v>
       </c>
       <c r="C538" t="s">
         <v>674</v>
       </c>
       <c r="D538" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="E538" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F538" t="s">
-        <v>1132</v>
+        <v>495</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4" t="s">
         <v>1133</v>
       </c>
       <c r="B539" t="s">
         <v>225</v>
       </c>
       <c r="C539" t="s">
         <v>674</v>
       </c>
       <c r="D539" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E539" t="s">
+        <v>676</v>
+      </c>
+      <c r="F539" t="s">
         <v>1134</v>
-      </c>
-[...4 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4" t="s">
         <v>1135</v>
       </c>
       <c r="B540" t="s">
         <v>225</v>
       </c>
       <c r="C540" t="s">
         <v>674</v>
       </c>
       <c r="D540" t="s">
-        <v>641</v>
+        <v>1136</v>
       </c>
       <c r="E540" t="s">
         <v>676</v>
       </c>
       <c r="F540" t="s">
-        <v>875</v>
+        <v>805</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B541" t="s">
         <v>225</v>
       </c>
       <c r="C541" t="s">
         <v>674</v>
       </c>
       <c r="D541" t="s">
-        <v>1137</v>
+        <v>641</v>
       </c>
       <c r="E541" t="s">
         <v>676</v>
       </c>
       <c r="F541" t="s">
-        <v>1138</v>
+        <v>875</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B542" t="s">
+        <v>225</v>
+      </c>
+      <c r="C542" t="s">
+        <v>674</v>
+      </c>
+      <c r="D542" t="s">
         <v>1139</v>
       </c>
-      <c r="B542" t="s">
-[...5 lines deleted...]
-      <c r="D542" t="s">
+      <c r="E542" t="s">
+        <v>676</v>
+      </c>
+      <c r="F542" t="s">
         <v>1140</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4" t="s">
         <v>1141</v>
       </c>
       <c r="B543" t="s">
         <v>225</v>
       </c>
       <c r="C543" t="s">
         <v>674</v>
       </c>
       <c r="D543" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E543" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F543" t="s">
-        <v>1142</v>
+        <v>495</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4" t="s">
         <v>1143</v>
       </c>
       <c r="B544" t="s">
         <v>225</v>
       </c>
       <c r="C544" t="s">
         <v>674</v>
       </c>
       <c r="D544" t="s">
-        <v>648</v>
+        <v>1142</v>
       </c>
       <c r="E544" t="s">
         <v>676</v>
       </c>
       <c r="F544" t="s">
-        <v>689</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="B545" t="s">
         <v>225</v>
       </c>
       <c r="C545" t="s">
         <v>674</v>
       </c>
       <c r="D545" t="s">
         <v>648</v>
       </c>
       <c r="E545" t="s">
-        <v>225</v>
+        <v>676</v>
       </c>
       <c r="F545" t="s">
-        <v>585</v>
+        <v>689</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B546" t="s">
         <v>225</v>
       </c>
       <c r="C546" t="s">
         <v>674</v>
       </c>
       <c r="D546" t="s">
-        <v>1146</v>
+        <v>648</v>
       </c>
       <c r="E546" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F546" t="s">
-        <v>728</v>
+        <v>585</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4" t="s">
         <v>1147</v>
       </c>
       <c r="B547" t="s">
         <v>225</v>
       </c>
       <c r="C547" t="s">
         <v>674</v>
       </c>
       <c r="D547" t="s">
         <v>1148</v>
       </c>
       <c r="E547" t="s">
         <v>676</v>
       </c>
       <c r="F547" t="s">
-        <v>765</v>
+        <v>728</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4" t="s">
         <v>1149</v>
       </c>
       <c r="B548" t="s">
         <v>225</v>
       </c>
       <c r="C548" t="s">
         <v>674</v>
       </c>
       <c r="D548" t="s">
         <v>1150</v>
       </c>
       <c r="E548" t="s">
         <v>676</v>
       </c>
       <c r="F548" t="s">
-        <v>1151</v>
+        <v>765</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B549" t="s">
+        <v>225</v>
+      </c>
+      <c r="C549" t="s">
+        <v>674</v>
+      </c>
+      <c r="D549" t="s">
         <v>1152</v>
       </c>
-      <c r="B549" t="s">
-[...5 lines deleted...]
-      <c r="D549" t="s">
+      <c r="E549" t="s">
+        <v>676</v>
+      </c>
+      <c r="F549" t="s">
         <v>1153</v>
-      </c>
-[...4 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4" t="s">
         <v>1154</v>
       </c>
       <c r="B550" t="s">
         <v>225</v>
       </c>
       <c r="C550" t="s">
         <v>674</v>
       </c>
       <c r="D550" t="s">
         <v>1155</v>
       </c>
       <c r="E550" t="s">
         <v>676</v>
       </c>
       <c r="F550" t="s">
-        <v>1156</v>
+        <v>765</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B551" t="s">
+        <v>225</v>
+      </c>
+      <c r="C551" t="s">
+        <v>674</v>
+      </c>
+      <c r="D551" t="s">
         <v>1157</v>
       </c>
-      <c r="B551" t="s">
-[...5 lines deleted...]
-      <c r="D551" t="s">
+      <c r="E551" t="s">
+        <v>676</v>
+      </c>
+      <c r="F551" t="s">
         <v>1158</v>
-      </c>
-[...4 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="4" t="s">
         <v>1159</v>
       </c>
       <c r="B552" t="s">
         <v>225</v>
       </c>
       <c r="C552" t="s">
         <v>674</v>
       </c>
       <c r="D552" t="s">
         <v>1160</v>
       </c>
       <c r="E552" t="s">
         <v>676</v>
       </c>
       <c r="F552" t="s">
-        <v>1161</v>
+        <v>802</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B553" t="s">
+        <v>225</v>
+      </c>
+      <c r="C553" t="s">
+        <v>674</v>
+      </c>
+      <c r="D553" t="s">
         <v>1162</v>
       </c>
-      <c r="B553" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E553" t="s">
-        <v>225</v>
+        <v>676</v>
       </c>
       <c r="F553" t="s">
-        <v>495</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="4" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B554" t="s">
         <v>225</v>
       </c>
       <c r="C554" t="s">
         <v>674</v>
       </c>
       <c r="D554" t="s">
-        <v>1164</v>
+        <v>1162</v>
       </c>
       <c r="E554" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F554" t="s">
-        <v>814</v>
+        <v>495</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="4" t="s">
         <v>1165</v>
       </c>
       <c r="B555" t="s">
         <v>225</v>
       </c>
       <c r="C555" t="s">
         <v>674</v>
       </c>
       <c r="D555" t="s">
         <v>1166</v>
       </c>
       <c r="E555" t="s">
         <v>676</v>
       </c>
       <c r="F555" t="s">
-        <v>1167</v>
+        <v>814</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B556" t="s">
+        <v>225</v>
+      </c>
+      <c r="C556" t="s">
+        <v>674</v>
+      </c>
+      <c r="D556" t="s">
         <v>1168</v>
       </c>
-      <c r="B556" t="s">
-[...5 lines deleted...]
-      <c r="D556" t="s">
+      <c r="E556" t="s">
+        <v>676</v>
+      </c>
+      <c r="F556" t="s">
         <v>1169</v>
-      </c>
-[...4 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="4" t="s">
         <v>1170</v>
       </c>
       <c r="B557" t="s">
         <v>225</v>
       </c>
       <c r="C557" t="s">
         <v>674</v>
       </c>
       <c r="D557" t="s">
         <v>1171</v>
       </c>
       <c r="E557" t="s">
         <v>676</v>
       </c>
       <c r="F557" t="s">
-        <v>851</v>
+        <v>749</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="4" t="s">
         <v>1172</v>
       </c>
       <c r="B558" t="s">
         <v>225</v>
       </c>
       <c r="C558" t="s">
         <v>674</v>
       </c>
       <c r="D558" t="s">
         <v>1173</v>
       </c>
       <c r="E558" t="s">
         <v>676</v>
       </c>
       <c r="F558" t="s">
-        <v>1174</v>
+        <v>851</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="4" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B559" t="s">
+        <v>225</v>
+      </c>
+      <c r="C559" t="s">
+        <v>674</v>
+      </c>
+      <c r="D559" t="s">
         <v>1175</v>
       </c>
-      <c r="B559" t="s">
-[...5 lines deleted...]
-      <c r="D559" t="s">
+      <c r="E559" t="s">
+        <v>676</v>
+      </c>
+      <c r="F559" t="s">
         <v>1176</v>
-      </c>
-[...4 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="4" t="s">
         <v>1177</v>
       </c>
       <c r="B560" t="s">
         <v>225</v>
       </c>
       <c r="C560" t="s">
         <v>674</v>
       </c>
       <c r="D560" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="E560" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F560" t="s">
-        <v>749</v>
+        <v>590</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="4" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B561" t="s">
+        <v>225</v>
+      </c>
+      <c r="C561" t="s">
+        <v>674</v>
+      </c>
+      <c r="D561" t="s">
         <v>1178</v>
       </c>
-      <c r="B561" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E561" t="s">
         <v>676</v>
       </c>
       <c r="F561" t="s">
-        <v>1161</v>
+        <v>749</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="4" t="s">
         <v>1180</v>
       </c>
       <c r="B562" t="s">
         <v>225</v>
       </c>
       <c r="C562" t="s">
         <v>674</v>
       </c>
       <c r="D562" t="s">
         <v>1181</v>
       </c>
       <c r="E562" t="s">
         <v>676</v>
       </c>
       <c r="F562" t="s">
-        <v>814</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="4" t="s">
         <v>1182</v>
       </c>
       <c r="B563" t="s">
         <v>225</v>
       </c>
       <c r="C563" t="s">
         <v>674</v>
       </c>
       <c r="D563" t="s">
         <v>1183</v>
       </c>
       <c r="E563" t="s">
         <v>676</v>
       </c>
       <c r="F563" t="s">
-        <v>1184</v>
+        <v>814</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="4" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B564" t="s">
+        <v>225</v>
+      </c>
+      <c r="C564" t="s">
+        <v>674</v>
+      </c>
+      <c r="D564" t="s">
         <v>1185</v>
       </c>
-      <c r="B564" t="s">
-[...5 lines deleted...]
-      <c r="D564" t="s">
+      <c r="E564" t="s">
+        <v>676</v>
+      </c>
+      <c r="F564" t="s">
         <v>1186</v>
-      </c>
-[...4 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="4" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B565" t="s">
+        <v>225</v>
+      </c>
+      <c r="C565" t="s">
+        <v>674</v>
+      </c>
+      <c r="D565" t="s">
         <v>1188</v>
       </c>
-      <c r="B565" t="s">
-[...5 lines deleted...]
-      <c r="D565" t="s">
+      <c r="E565" t="s">
+        <v>676</v>
+      </c>
+      <c r="F565" t="s">
         <v>1189</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="4" t="s">
         <v>1190</v>
       </c>
       <c r="B566" t="s">
         <v>225</v>
       </c>
       <c r="C566" t="s">
         <v>674</v>
       </c>
       <c r="D566" t="s">
         <v>1191</v>
       </c>
       <c r="E566" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F566" t="s">
-        <v>765</v>
+        <v>495</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="4" t="s">
         <v>1192</v>
       </c>
       <c r="B567" t="s">
         <v>225</v>
       </c>
       <c r="C567" t="s">
         <v>674</v>
       </c>
       <c r="D567" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="E567" t="s">
-        <v>225</v>
+        <v>676</v>
       </c>
       <c r="F567" t="s">
-        <v>495</v>
+        <v>765</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="4" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B568" t="s">
+        <v>225</v>
+      </c>
+      <c r="C568" t="s">
+        <v>674</v>
+      </c>
+      <c r="D568" t="s">
         <v>1193</v>
       </c>
-      <c r="B568" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E568" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F568" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="4" t="s">
         <v>1195</v>
       </c>
       <c r="B569" t="s">
         <v>225</v>
       </c>
       <c r="C569" t="s">
         <v>674</v>
       </c>
       <c r="D569" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="E569" t="s">
         <v>676</v>
       </c>
       <c r="F569" t="s">
-        <v>1196</v>
+        <v>495</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="4" t="s">
         <v>1197</v>
       </c>
       <c r="B570" t="s">
         <v>225</v>
       </c>
       <c r="C570" t="s">
         <v>674</v>
       </c>
       <c r="D570" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E570" t="s">
+        <v>676</v>
+      </c>
+      <c r="F570" t="s">
         <v>1198</v>
-      </c>
-[...4 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="4" t="s">
         <v>1199</v>
       </c>
       <c r="B571" t="s">
         <v>225</v>
       </c>
       <c r="C571" t="s">
         <v>674</v>
       </c>
       <c r="D571" t="s">
-        <v>657</v>
+        <v>1200</v>
       </c>
       <c r="E571" t="s">
-        <v>225</v>
+        <v>676</v>
       </c>
       <c r="F571" t="s">
-        <v>495</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="4" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B572" t="s">
         <v>225</v>
       </c>
       <c r="C572" t="s">
         <v>674</v>
       </c>
       <c r="D572" t="s">
         <v>657</v>
       </c>
       <c r="E572" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F572" t="s">
-        <v>814</v>
+        <v>495</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="4" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B573" t="s">
         <v>225</v>
       </c>
       <c r="C573" t="s">
         <v>674</v>
       </c>
       <c r="D573" t="s">
-        <v>1202</v>
+        <v>657</v>
       </c>
       <c r="E573" t="s">
         <v>676</v>
       </c>
       <c r="F573" t="s">
-        <v>1161</v>
+        <v>814</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="4" t="s">
         <v>1203</v>
       </c>
       <c r="B574" t="s">
         <v>225</v>
       </c>
       <c r="C574" t="s">
         <v>674</v>
       </c>
       <c r="D574" t="s">
         <v>1204</v>
       </c>
       <c r="E574" t="s">
         <v>676</v>
       </c>
       <c r="F574" t="s">
-        <v>1205</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="4" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B575" t="s">
+        <v>225</v>
+      </c>
+      <c r="C575" t="s">
+        <v>674</v>
+      </c>
+      <c r="D575" t="s">
         <v>1206</v>
       </c>
-      <c r="B575" t="s">
-[...5 lines deleted...]
-      <c r="D575" t="s">
+      <c r="E575" t="s">
+        <v>676</v>
+      </c>
+      <c r="F575" t="s">
         <v>1207</v>
-      </c>
-[...4 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="4" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B576" t="s">
+        <v>225</v>
+      </c>
+      <c r="C576" t="s">
+        <v>674</v>
+      </c>
+      <c r="D576" t="s">
         <v>1209</v>
       </c>
-      <c r="B576" t="s">
-[...5 lines deleted...]
-      <c r="D576" t="s">
+      <c r="E576" t="s">
+        <v>676</v>
+      </c>
+      <c r="F576" t="s">
         <v>1210</v>
-      </c>
-[...4 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="4" t="s">
         <v>1211</v>
       </c>
       <c r="B577" t="s">
         <v>225</v>
       </c>
       <c r="C577" t="s">
         <v>674</v>
       </c>
       <c r="D577" t="s">
-        <v>665</v>
+        <v>1212</v>
       </c>
       <c r="E577" t="s">
         <v>676</v>
       </c>
       <c r="F577" t="s">
-        <v>937</v>
+        <v>791</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="4" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B578" t="s">
         <v>225</v>
       </c>
       <c r="C578" t="s">
         <v>674</v>
       </c>
       <c r="D578" t="s">
-        <v>1213</v>
+        <v>665</v>
       </c>
       <c r="E578" t="s">
         <v>676</v>
       </c>
       <c r="F578" t="s">
-        <v>779</v>
+        <v>937</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="4" t="s">
         <v>1214</v>
       </c>
       <c r="B579" t="s">
         <v>225</v>
       </c>
       <c r="C579" t="s">
         <v>674</v>
       </c>
       <c r="D579" t="s">
         <v>1215</v>
       </c>
       <c r="E579" t="s">
-        <v>855</v>
+        <v>676</v>
       </c>
       <c r="F579" t="s">
-        <v>585</v>
+        <v>779</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="4" t="s">
         <v>1216</v>
       </c>
       <c r="B580" t="s">
         <v>225</v>
       </c>
       <c r="C580" t="s">
         <v>674</v>
       </c>
       <c r="D580" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="E580" t="s">
-        <v>676</v>
+        <v>855</v>
       </c>
       <c r="F580" t="s">
-        <v>1217</v>
+        <v>585</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="B581" t="s">
         <v>225</v>
       </c>
       <c r="C581" t="s">
         <v>674</v>
       </c>
       <c r="D581" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="E581" t="s">
-        <v>225</v>
+        <v>676</v>
       </c>
       <c r="F581" t="s">
-        <v>590</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="4" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B582" t="s">
         <v>225</v>
       </c>
       <c r="C582" t="s">
         <v>674</v>
       </c>
       <c r="D582" t="s">
-        <v>1220</v>
+        <v>1217</v>
       </c>
       <c r="E582" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F582" t="s">
-        <v>949</v>
+        <v>590</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="4" t="s">
         <v>1221</v>
       </c>
       <c r="B583" t="s">
         <v>225</v>
       </c>
       <c r="C583" t="s">
         <v>674</v>
       </c>
       <c r="D583" t="s">
         <v>1222</v>
       </c>
       <c r="E583" t="s">
         <v>676</v>
       </c>
       <c r="F583" t="s">
-        <v>765</v>
+        <v>949</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="4" t="s">
         <v>1223</v>
       </c>
       <c r="B584" t="s">
         <v>225</v>
       </c>
       <c r="C584" t="s">
         <v>674</v>
       </c>
       <c r="D584" t="s">
         <v>1224</v>
       </c>
       <c r="E584" t="s">
         <v>676</v>
       </c>
       <c r="F584" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="4" t="s">
         <v>1225</v>
       </c>
       <c r="B585" t="s">
         <v>225</v>
       </c>
       <c r="C585" t="s">
         <v>674</v>
       </c>
       <c r="D585" t="s">
         <v>1226</v>
       </c>
       <c r="E585" t="s">
-        <v>225</v>
+        <v>676</v>
       </c>
       <c r="F585" t="s">
-        <v>495</v>
+        <v>765</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="4" t="s">
         <v>1227</v>
       </c>
       <c r="B586" t="s">
         <v>225</v>
       </c>
       <c r="C586" t="s">
         <v>674</v>
       </c>
       <c r="D586" t="s">
         <v>1228</v>
       </c>
       <c r="E586" t="s">
-        <v>676</v>
+        <v>225</v>
       </c>
       <c r="F586" t="s">
-        <v>1229</v>
+        <v>495</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="4" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B587" t="s">
+        <v>225</v>
+      </c>
+      <c r="C587" t="s">
+        <v>674</v>
+      </c>
+      <c r="D587" t="s">
         <v>1230</v>
       </c>
-      <c r="B587" t="s">
-[...5 lines deleted...]
-      <c r="D587" t="s">
+      <c r="E587" t="s">
+        <v>676</v>
+      </c>
+      <c r="F587" t="s">
         <v>1231</v>
-      </c>
-[...4 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="4" t="s">
         <v>1232</v>
       </c>
       <c r="B588" t="s">
         <v>225</v>
       </c>
       <c r="C588" t="s">
         <v>674</v>
       </c>
       <c r="D588" t="s">
         <v>1233</v>
       </c>
       <c r="E588" t="s">
         <v>676</v>
       </c>
       <c r="F588" t="s">
-        <v>695</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="4" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="B589" t="s">
         <v>225</v>
       </c>
       <c r="C589" t="s">
         <v>674</v>
       </c>
       <c r="D589" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="E589" t="s">
         <v>676</v>
       </c>
       <c r="F589" t="s">
-        <v>1234</v>
+        <v>695</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="4" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B590" t="s">
+        <v>225</v>
+      </c>
+      <c r="C590" t="s">
+        <v>674</v>
+      </c>
+      <c r="D590" t="s">
         <v>1235</v>
       </c>
-      <c r="B590" t="s">
-[...5 lines deleted...]
-      <c r="D590" t="s">
+      <c r="E590" t="s">
+        <v>676</v>
+      </c>
+      <c r="F590" t="s">
         <v>1236</v>
-      </c>
-[...4 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="4" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B591" t="s">
+        <v>225</v>
+      </c>
+      <c r="C591" t="s">
+        <v>674</v>
+      </c>
+      <c r="D591" t="s">
         <v>1238</v>
       </c>
-      <c r="B591" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E591" t="s">
         <v>676</v>
       </c>
       <c r="F591" t="s">
-        <v>1187</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="4" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B592" t="s">
         <v>225</v>
       </c>
       <c r="C592" t="s">
         <v>674</v>
       </c>
       <c r="D592" t="s">
-        <v>1240</v>
+        <v>668</v>
       </c>
       <c r="E592" t="s">
         <v>676</v>
       </c>
       <c r="F592" t="s">
-        <v>495</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="4" t="s">
         <v>1241</v>
       </c>
       <c r="B593" t="s">
         <v>225</v>
       </c>
       <c r="C593" t="s">
         <v>674</v>
       </c>
       <c r="D593" t="s">
         <v>1242</v>
       </c>
       <c r="E593" t="s">
         <v>676</v>
       </c>
       <c r="F593" t="s">
-        <v>1243</v>
+        <v>495</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="4" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B594" t="s">
+        <v>225</v>
+      </c>
+      <c r="C594" t="s">
+        <v>674</v>
+      </c>
+      <c r="D594" t="s">
         <v>1244</v>
       </c>
-      <c r="B594" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E594" t="s">
         <v>676</v>
       </c>
       <c r="F594" t="s">
-        <v>880</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="4" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B595" t="s">
         <v>225</v>
       </c>
       <c r="C595" t="s">
         <v>674</v>
       </c>
       <c r="D595" t="s">
-        <v>672</v>
+        <v>1244</v>
       </c>
       <c r="E595" t="s">
         <v>676</v>
       </c>
       <c r="F595" t="s">
-        <v>802</v>
+        <v>880</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="4" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="B596" t="s">
-        <v>25</v>
+        <v>225</v>
       </c>
       <c r="C596" t="s">
-        <v>225</v>
+        <v>674</v>
       </c>
       <c r="D596" t="s">
-        <v>208</v>
+        <v>672</v>
       </c>
       <c r="E596" t="s">
-        <v>12</v>
+        <v>676</v>
       </c>
       <c r="F596" t="s">
-        <v>211</v>
+        <v>802</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="4" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B597" t="s">
         <v>25</v>
       </c>
       <c r="C597" t="s">
         <v>225</v>
       </c>
       <c r="D597" t="s">
         <v>208</v>
       </c>
       <c r="E597" t="s">
         <v>12</v>
       </c>
       <c r="F597" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="4" t="s">
-        <v>496</v>
+        <v>1249</v>
       </c>
       <c r="B598" t="s">
-        <v>1248</v>
+        <v>25</v>
       </c>
       <c r="C598" t="s">
         <v>225</v>
       </c>
       <c r="D598" t="s">
         <v>208</v>
       </c>
       <c r="E598" t="s">
         <v>12</v>
       </c>
       <c r="F598" t="s">
-        <v>1249</v>
+        <v>211</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="4" t="s">
-        <v>210</v>
+        <v>496</v>
       </c>
       <c r="B599" t="s">
-        <v>25</v>
+        <v>1250</v>
       </c>
       <c r="C599" t="s">
         <v>225</v>
       </c>
       <c r="D599" t="s">
-        <v>493</v>
+        <v>208</v>
       </c>
       <c r="E599" t="s">
         <v>12</v>
       </c>
       <c r="F599" t="s">
-        <v>211</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="4" t="s">
-        <v>1250</v>
+        <v>210</v>
       </c>
       <c r="B600" t="s">
         <v>25</v>
       </c>
       <c r="C600" t="s">
         <v>225</v>
       </c>
       <c r="D600" t="s">
         <v>493</v>
       </c>
       <c r="E600" t="s">
         <v>12</v>
       </c>
       <c r="F600" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="4" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
       <c r="B601" t="s">
         <v>25</v>
       </c>
       <c r="C601" t="s">
         <v>225</v>
       </c>
       <c r="D601" t="s">
         <v>493</v>
       </c>
       <c r="E601" t="s">
         <v>12</v>
       </c>
       <c r="F601" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="4" t="s">
-        <v>1251</v>
+        <v>1248</v>
       </c>
       <c r="B602" t="s">
         <v>25</v>
       </c>
       <c r="C602" t="s">
         <v>225</v>
       </c>
       <c r="D602" t="s">
         <v>493</v>
       </c>
       <c r="E602" t="s">
         <v>12</v>
       </c>
       <c r="F602" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="4" t="s">
-        <v>212</v>
+        <v>1253</v>
       </c>
       <c r="B603" t="s">
         <v>25</v>
       </c>
       <c r="C603" t="s">
         <v>225</v>
       </c>
       <c r="D603" t="s">
         <v>493</v>
       </c>
       <c r="E603" t="s">
         <v>12</v>
       </c>
       <c r="F603" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="4" t="s">
-        <v>1247</v>
+        <v>212</v>
       </c>
       <c r="B604" t="s">
         <v>25</v>
       </c>
       <c r="C604" t="s">
         <v>225</v>
       </c>
       <c r="D604" t="s">
         <v>493</v>
       </c>
       <c r="E604" t="s">
         <v>12</v>
       </c>
       <c r="F604" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="605" spans="1:6">
+      <c r="A605" s="4" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B605" t="s">
+        <v>25</v>
+      </c>
+      <c r="C605" t="s">
+        <v>225</v>
+      </c>
+      <c r="D605" t="s">
+        <v>493</v>
+      </c>
+      <c r="E605" t="s">
+        <v>12</v>
+      </c>
+      <c r="F605" t="s">
         <v>211</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_16"/>
@@ -16825,50 +16851,51 @@
     <hyperlink ref="A580" r:id="rId_hyperlink_577"/>
     <hyperlink ref="A581" r:id="rId_hyperlink_578"/>
     <hyperlink ref="A582" r:id="rId_hyperlink_579"/>
     <hyperlink ref="A583" r:id="rId_hyperlink_580"/>
     <hyperlink ref="A584" r:id="rId_hyperlink_581"/>
     <hyperlink ref="A585" r:id="rId_hyperlink_582"/>
     <hyperlink ref="A586" r:id="rId_hyperlink_583"/>
     <hyperlink ref="A587" r:id="rId_hyperlink_584"/>
     <hyperlink ref="A588" r:id="rId_hyperlink_585"/>
     <hyperlink ref="A589" r:id="rId_hyperlink_586"/>
     <hyperlink ref="A590" r:id="rId_hyperlink_587"/>
     <hyperlink ref="A591" r:id="rId_hyperlink_588"/>
     <hyperlink ref="A592" r:id="rId_hyperlink_589"/>
     <hyperlink ref="A593" r:id="rId_hyperlink_590"/>
     <hyperlink ref="A594" r:id="rId_hyperlink_591"/>
     <hyperlink ref="A595" r:id="rId_hyperlink_592"/>
     <hyperlink ref="A596" r:id="rId_hyperlink_593"/>
     <hyperlink ref="A597" r:id="rId_hyperlink_594"/>
     <hyperlink ref="A598" r:id="rId_hyperlink_595"/>
     <hyperlink ref="A599" r:id="rId_hyperlink_596"/>
     <hyperlink ref="A600" r:id="rId_hyperlink_597"/>
     <hyperlink ref="A601" r:id="rId_hyperlink_598"/>
     <hyperlink ref="A602" r:id="rId_hyperlink_599"/>
     <hyperlink ref="A603" r:id="rId_hyperlink_600"/>
     <hyperlink ref="A604" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="A605" r:id="rId_hyperlink_602"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>