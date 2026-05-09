--- v3 (2026-03-25)
+++ v4 (2026-05-09)
@@ -12,2959 +12,3253 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1078">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1099">
   <si>
     <t>СПРАВКА "СТРАТЕГИЧЕСКИ ДОКУМЕНТИ"</t>
   </si>
   <si>
-    <t>Общо 548 резултата</t>
+    <t>Общо 564 резултата</t>
   </si>
   <si>
     <t>Заглавие</t>
   </si>
   <si>
     <t>Вид стратегически документ</t>
   </si>
   <si>
     <t>Административно ниво на органа, приел документа</t>
   </si>
   <si>
     <t>Област на политика</t>
   </si>
   <si>
     <t>Орган, приел стратегически документ</t>
   </si>
   <si>
     <t>Валидност</t>
   </si>
   <si>
+    <t>Комуникационна стратегия на Република България за Европейския съюз за периода 2007-2009 г.</t>
+  </si>
+  <si>
+    <t>Стратегия</t>
+  </si>
+  <si>
+    <t>Национално</t>
+  </si>
+  <si>
+    <t>01. Външна политика</t>
+  </si>
+  <si>
+    <t>Министерския съвет</t>
+  </si>
+  <si>
+    <t>27-04-2007 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Национален план за изпълнение на Компакта за засилване на гражданското измерение на Общата политика за сигурност и отбрана на Европейския съюз</t>
+  </si>
+  <si>
+    <t>План за изпълнение</t>
+  </si>
+  <si>
+    <t>22-07-2020 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Национална програма за участие на Република България в междуправителствените дейности на Съвета на Европа през 2009 г.</t>
+  </si>
+  <si>
+    <t>Национална програма</t>
+  </si>
+  <si>
+    <t>23-09-2009 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална пътна карта с дейности по сътрудничеството на Република България с Организацията за икономическо сътрудничество и развитие (ОИСР) за тригодишния период от 2023 г. до 2025 г.</t>
+  </si>
+  <si>
+    <t>Пътна карта</t>
+  </si>
+  <si>
+    <t>13-04-2023 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална стратегия за българските граждани и историческите български общности по света</t>
+  </si>
+  <si>
+    <t>Национална стратегия</t>
+  </si>
+  <si>
+    <t>23-07-2014 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Средносрочна програма за помощ за развитие и хуманитарна помощ за периода 2013-2015 г.</t>
+  </si>
+  <si>
+    <t>Програма</t>
+  </si>
+  <si>
+    <t>18-12-2013 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Средносрочна програма за помощ за развитие и хуманитарна помощ за периода 2016 г. – 2019 г.</t>
+  </si>
+  <si>
+    <t>03-08-2016 - 31-12-2019</t>
+  </si>
+  <si>
+    <t>Средносрочна програма за помощ за развитие и хуманитарна помощ на Република България за периода 2020 - 2024 г.</t>
+  </si>
+  <si>
+    <t>Политика</t>
+  </si>
+  <si>
+    <t>07-01-2021 - 31-12-2024</t>
+  </si>
+  <si>
     <t>Годишен план за 2024 г. за изпълнение на Националната програма за намаляване на риска от бедствия 2021-2025 г.</t>
   </si>
   <si>
-    <t>План за изпълнение</t>
-[...4 lines deleted...]
-  <si>
     <t>02. Вътрешен ред и сигурност</t>
   </si>
   <si>
-    <t>Министерския съвет</t>
-[...1 lines deleted...]
-  <si>
     <t>17-06-2024 - 31-12-2024</t>
   </si>
   <si>
+    <t>Национален план за защита при бедствия</t>
+  </si>
+  <si>
+    <t>План за действие</t>
+  </si>
+  <si>
+    <t>29-12-2010 - 31-12-2040</t>
+  </si>
+  <si>
+    <t>Национален план за противодействие на тероризма</t>
+  </si>
+  <si>
+    <t>29-01-2026 - Не е указан срок</t>
+  </si>
+  <si>
+    <t>24-08-2023 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>02-11-2017 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национален план на Република България за развитие на способностите за управление на границите и за връщане на незаконно пребиваващи граждани на трети страни</t>
+  </si>
+  <si>
+    <t>11-05-2023 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Национална програма за защита при бедствия 2009 - 2013 г.</t>
+  </si>
+  <si>
+    <t>28-05-2009 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална програма за защита при бедствия 2014-2018 г.</t>
+  </si>
+  <si>
+    <t>07-05-2014 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Национална програма за противодействие и предотвратяване на трафика на хора и закрила на жертвите за 2015 г.</t>
+  </si>
+  <si>
+    <t>07-08-2015 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална програма за развитие на доброволните формирования за предотвратяване или овладяване на бедствия, пожари и други извънредни ситуации в Република България за периода 2022 – 2026 г.</t>
+  </si>
+  <si>
+    <t>12-10-2022 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Национална стратегия в областта на миграцията, убежището и интеграцията (2011-2020 г.)</t>
+  </si>
+  <si>
+    <t>23-02-2011 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална стратегия в областта на миграцията, убежището и интеграцията 2015-2020 г.</t>
+  </si>
+  <si>
+    <t>12-06-2015 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за безопасност на движението по пътищата в Република България 2021 - 2030 г.</t>
+  </si>
+  <si>
+    <t>26-10-2020 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална стратегия за интегрирано гранично управление в Република България 2020-2025 г.</t>
+  </si>
+  <si>
+    <t>30-10-2020 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална стратегия за интегрирано гранично управление в Република България 2024 - 2027 г.</t>
+  </si>
+  <si>
+    <t>26-03-2025 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национална стратегия за намаляване на риска от бедствия 2018-2030 г.</t>
+  </si>
+  <si>
+    <t>19-07-2018 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална стратегия за превенция и борба с нередностите и измамите, засягащи финансовите интереси на Европейския съюз за периода 2014 – 2020 г.</t>
+  </si>
+  <si>
+    <t>17-12-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за превенция и борба с нередностите и измамите, засягащи финансовите интереси на Европейския съюз, за периода 2021-2027 г.</t>
+  </si>
+  <si>
+    <t>12-11-2020 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национална стратегия за управление на миграцията и убежището 2025-2030 г.</t>
+  </si>
+  <si>
+    <t>03-09-2025 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална стратегия по миграция на Република България 2021-2025 г.</t>
+  </si>
+  <si>
+    <t>25-03-2021 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Програма за модернизация и техническа обезпеченост на териториалните звена за пожарна безопасност и защита на населението в Република България</t>
+  </si>
+  <si>
+    <t>Други документи</t>
+  </si>
+  <si>
+    <t>17-10-2012 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Стратегия за борба с измамите, засягащи финансовите интереси на европейските общности</t>
+  </si>
+  <si>
+    <t>30-04-2009 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Стратегия за борба с измамите, засягащи финансовите интереси на Европейските общности</t>
+  </si>
+  <si>
+    <t>13-10-2005 - 31-12-2008</t>
+  </si>
+  <si>
+    <t>Стратегия за интегрирано гранично управление на Република България</t>
+  </si>
+  <si>
+    <t>27-01-2006 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Стратегия за интегрирано гранично управление на Република България за периода 2010-2013 г.</t>
+  </si>
+  <si>
+    <t>17-03-2010 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Стратегия за намаляване на риска от бедствия 2014 - 2020 г.</t>
+  </si>
+  <si>
+    <t>16-04-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Стратегия за превенция на престъпността 2012 - 2020 г.</t>
+  </si>
+  <si>
+    <t>25-04-2012 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Стратегия за превенция на престъпността (2021 – 2030 г.)</t>
+  </si>
+  <si>
+    <t>05-10-2022 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Стратегия за противодействие на радикализацията и тероризма (2015-2020 г.)</t>
+  </si>
+  <si>
+    <t>30-12-2015 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Стратегия за противодействие на радикализацията и тероризма (2026 - 2030 г.)</t>
+  </si>
+  <si>
+    <t>23-04-2026 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на доб­роволните формирования за предотвратяване или овладяване на бедствия, пожари и други извънредни ситуации в Република България за периода 2021 - 2030 г.</t>
+  </si>
+  <si>
+    <t>28-10-2021 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на доброволческите формирования за защита при бедствия, пожари и други извънредни ситуации в Република България за периода 2012 – 2020 г.</t>
+  </si>
+  <si>
+    <t>Национална стратегия за активен живот на възрастните хора в България (2019-2030 г.)</t>
+  </si>
+  <si>
+    <t>03. Демографска политика</t>
+  </si>
+  <si>
+    <t>15-03-2019 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Отчет за 2022 на Актуализираната национална стратегия за демографско развитие на населението в Република България (2012-2030 г.)</t>
+  </si>
+  <si>
+    <t>Отчети</t>
+  </si>
+  <si>
+    <t>01-02-2012 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Доклад за младежта за 2021-2022 г.</t>
+  </si>
+  <si>
+    <t>Доклади</t>
+  </si>
+  <si>
+    <t>04. Детско и младежко развитие</t>
+  </si>
+  <si>
+    <t>29-02-2024 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национална програма за младежта (2011-2015 г.)</t>
+  </si>
+  <si>
+    <t>31-01-2014 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална програма за младежта (2016-2020)</t>
+  </si>
+  <si>
+    <t>11-02-2016 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>НАЦИОНАЛНА ПРОГРАМА ЗА ПРЕВЕНЦИЯ НА НАСИЛИЕТО И ЗЛОУПОТРЕБАТА С ДЕЦА (2023 – 2026 г.)</t>
+  </si>
+  <si>
+    <t>23-01-2023 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Национална програма "Младежки информационно - консултантски центрове 2007 - 2010 г."</t>
+  </si>
+  <si>
+    <t>26-07-2007 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална стратегия за младежта 2010 - 2020 г.</t>
+  </si>
+  <si>
+    <t>06-10-2010 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Националната програма за изпълнение на младежки дейности, финансирани със средства по чл. 10а от Закона за хазарта (2023 – 2025)</t>
+  </si>
+  <si>
+    <t>06-01-2023 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>План за действие в изпълнение на Препоръка (ЕС) 2021/1004 на Съвета за създаване на Европейска гаранция за детето (2030)</t>
+  </si>
+  <si>
+    <t>09-11-2022 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>План за изпълнение на Националната стратегия за младежта (2021-2030 г.) за 2024 г.</t>
+  </si>
+  <si>
+    <t>17-10-2024 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Програма за младежките дейности 2008 - 2010 г.</t>
+  </si>
+  <si>
+    <t>17-04-2008 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Втори доброволен национален преглед на изпълнението на Целите на ООН за устойчиво развитие в Република България</t>
+  </si>
+  <si>
+    <t>05. Добро управление</t>
+  </si>
+  <si>
+    <t>25-04-2025 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Концепция за подобряване на административното обслужване в контекста на принципа "Едно гише"</t>
+  </si>
+  <si>
+    <t>Концепция</t>
+  </si>
+  <si>
+    <t>29-12-2002 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национален план за възстановяване и устойчивост</t>
+  </si>
+  <si>
+    <t>07-04-2022 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Национална програма за развитие: България 2020</t>
+  </si>
+  <si>
+    <t>20-12-2012 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма за развитие „България 2030”</t>
+  </si>
+  <si>
+    <t>02-12-2020 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2009 г.</t>
+  </si>
+  <si>
+    <t>27-01-2010 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2010 г.</t>
+  </si>
+  <si>
+    <t>04-02-2010 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2011 г.</t>
+  </si>
+  <si>
+    <t>20-01-2011 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2012 г.</t>
+  </si>
+  <si>
+    <t>23-01-2012 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2013 г.</t>
+  </si>
+  <si>
+    <t>21-02-2013 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2014 г.</t>
+  </si>
+  <si>
+    <t>25-02-2014 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2015 г.</t>
+  </si>
+  <si>
+    <t>05-03-2015 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2016 г.</t>
+  </si>
+  <si>
+    <t>22-01-2016 - 31-12-2016</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2017 г.</t>
+  </si>
+  <si>
+    <t>12-01-2017 - 31-12-2017</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2018 г.</t>
+  </si>
+  <si>
+    <t>11-01-2018 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2019 г.</t>
+  </si>
+  <si>
+    <t>25-01-2019 - 31-12-2019</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2020 г.</t>
+  </si>
+  <si>
+    <t>17-01-2020 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална статистическа програма за 2021 г.</t>
+  </si>
+  <si>
+    <t>11-01-2021 - 31-12-2021</t>
+  </si>
+  <si>
+    <t>Национална стратегическа референтна рамка 2007 - 2013 г.</t>
+  </si>
+  <si>
+    <t>21-12-2006 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална стратегия за развитие на концесиите в Република България (2018-2027)</t>
+  </si>
+  <si>
+    <t>20-06-2018 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>План за действие за внедряване на административни услуги на принципа „епизод от живота“</t>
+  </si>
+  <si>
+    <t>21-03-2025 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>План за изпълнение на мерките за оптимизация на държавната администрация (2010-2011 г.)</t>
+  </si>
+  <si>
+    <t>29-07-2010 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>План за намаляване на административната тежест</t>
+  </si>
+  <si>
+    <t>29-03-2024 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Програма за управление на Правителството на Република България за периода 2017-2021 г.</t>
+  </si>
+  <si>
+    <t>09-08-2017 - 31-12-2021</t>
+  </si>
+  <si>
+    <t>Програма на правителството за стабилно развитие на Република България за периода 2014-2018 г.</t>
+  </si>
+  <si>
+    <t>26-01-2015 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Споразумение за партньорство на Република България, очертаващо помощта от Европейските структурни и инвестиционни фондове за периода 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>21-07-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Стратегия за изграждане на модерна административна система на Република България</t>
+  </si>
+  <si>
+    <t>09-02-1998 - 31-12-2002</t>
+  </si>
+  <si>
+    <t>Стратегия за модернизиране на държавната администрация 2003-2006</t>
+  </si>
+  <si>
+    <t>24-09-2003 - 31-12-2006</t>
+  </si>
+  <si>
+    <t>Стратегия за обучение на служителите в администрацията</t>
+  </si>
+  <si>
+    <t>14-02-2002 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Стратегия за подкрепа на развитието на гражданските организации в Република България за периода 2012-2015 г.</t>
+  </si>
+  <si>
+    <t>05-09-2012 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на държавната администрация 2014 - 2020 г.</t>
+  </si>
+  <si>
+    <t>17-03-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на Националната статистическа система на Република България 2008 - 2012 г.</t>
+  </si>
+  <si>
+    <t>02-04-2008 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на Националната статистическа система на Република България, 2013 - 2017 година</t>
+  </si>
+  <si>
+    <t>30-10-2013 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на Националната статистическа система на Република България за периода 2021-2027 година</t>
+  </si>
+  <si>
+    <t>09-12-2021 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Стратегия за управление на човешките ресурси в държавната администрация 2006 – 2013 г.</t>
+  </si>
+  <si>
+    <t>20-07-2006 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Актуализирана стратегия за управление на отработеното ядрено гориво и на радиоактивните отпадъци до 2030 г.</t>
+  </si>
+  <si>
+    <t>06. Енергетика и климат</t>
+  </si>
+  <si>
+    <t>02-09-2015 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Втори национален план за действие по енергийна ефективност</t>
+  </si>
+  <si>
+    <t>28-09-2011 - 31-12-2013</t>
+  </si>
+  <si>
     <t>Втори национален план за действие по изменение на климата 2005 – 2008 г.</t>
   </si>
   <si>
-    <t>План за действие</t>
-[...5 lines deleted...]
-    <t>01-01-2005 - 31-12-2008</t>
+    <t>21-12-2004 - 31-12-2008</t>
   </si>
   <si>
     <t>Дългосрочна стратегия за смекчаване на изменението на климата до 2050 г. на Република България</t>
   </si>
   <si>
-    <t>Стратегия</t>
-[...1 lines deleted...]
-  <si>
     <t>21-10-2022 - 31-12-2050</t>
   </si>
   <si>
+    <t>Интегриран план в областта на енергетиката и климата на Република България 2021 - 2030 г.</t>
+  </si>
+  <si>
+    <t>27-02-2020 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национален план за действие за енергията от възобновяеми източници</t>
+  </si>
+  <si>
+    <t>09-01-2013 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национален план за действие за насърчаване производството и ускореното навлизане на екологични превозни средства, включително на електрическата мобилност в Република България за периода 2012-2014 г.</t>
+  </si>
+  <si>
+    <t>17-10-2012 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Национален план за разпределение на квоти за търговия с емисии на парникови газове за периода 2008 - 2012 г</t>
+  </si>
+  <si>
+    <t>28-12-2009 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Национален план за сгради с близко до нулево потребление на енергия 2015-2020 г.</t>
+  </si>
+  <si>
+    <t>Национална дългосрочна програма за насърчаване използването на биомасата за периода 2008-2020 г.</t>
+  </si>
+  <si>
+    <t>20-06-2008 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална дългосрочна програма за насърчаване използването на възобновяемите енергийни източници 2005 – 2015 г.</t>
+  </si>
+  <si>
+    <t>26-10-2006 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална дългосрочна програма за насърчаване на потреблението на биогорива в транспортния сектор 2008-2020 г.</t>
+  </si>
+  <si>
+    <t>15-11-2007 - 31-12-2015</t>
+  </si>
+  <si>
     <t>Национална стратегия за адаптация към изменението на климата и План за действие до 2030 г.</t>
   </si>
   <si>
-    <t>Национална стратегия</t>
-[...1 lines deleted...]
-  <si>
     <t>25-10-2019 - 31-12-2030</t>
   </si>
   <si>
+    <t>Национална стратегия за развитие на минната индустрия</t>
+  </si>
+  <si>
+    <t>29-09-2015 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Национална стратегия за развитие на човешките ресурси в ядрената сфера 2022 – 2032 г.</t>
+  </si>
+  <si>
+    <t>16-06-2022 - 31-12-2032</t>
+  </si>
+  <si>
+    <t>Първи национален план за действие по енергийна ефективност 2008 – 2010 г.</t>
+  </si>
+  <si>
+    <t>04-10-2007 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Стратегия за управление на отработено ядрено гориво и на радиоактивни отпадъци</t>
+  </si>
+  <si>
+    <t>23-12-2004 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Трети Национален план за действие по изменение на климата за периода 2013-2020 г.</t>
+  </si>
+  <si>
+    <t>01-06-2012 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Здравна стратегия за лица в неравностойно положение, принадлежащи към етническите малцинства</t>
+  </si>
+  <si>
+    <t>07. Здравеопазване</t>
+  </si>
+  <si>
+    <t>08-09-2005 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Концепция за по-добро здравеопазване</t>
+  </si>
+  <si>
+    <t>08-12-2010 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Концепция за преструктуриране на системата за болнична помощ</t>
+  </si>
+  <si>
+    <t>16-12-2009 - 31-12-2017</t>
+  </si>
+  <si>
+    <t>Концепция за развитие на системата за спешна медицинска помощ в Република България 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>28-11-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национален план за борба с рака в Република България 2027</t>
+  </si>
+  <si>
+    <t>04-01-2023 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национален план за действие за намаляване на риска от облъчване от радон 2023-2027 г.</t>
+  </si>
+  <si>
+    <t>26-01-2023 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национален план за развитие на широкообхватен пренатален и неонатален скрининг и скрининг на социалнозначими заболявания до 2027 година</t>
+  </si>
+  <si>
+    <t>17-09-2025 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национален план на Република България за готовност за грипна пандемия</t>
+  </si>
+  <si>
+    <t>13-01-2006 - Не е указан срок</t>
+  </si>
+  <si>
+    <t>Национален план на Република България за готовност при пандемия</t>
+  </si>
+  <si>
+    <t>03-12-2020 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>14-07-2022 - Не е указан срок</t>
+  </si>
+  <si>
+    <t>Национална аптечна карта</t>
+  </si>
+  <si>
+    <t>20-12-2023 - Не е указан срок</t>
+  </si>
+  <si>
+    <t>Национална здравна стратегия 2030</t>
+  </si>
+  <si>
+    <t>29-09-2023 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална прогрaма за превенция и контрол на туберкулозата в Република България за периода 2007 – 2011 година</t>
+  </si>
+  <si>
+    <t>28-06-2007 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Национална програма за действие по околна среда и здраве 2008 - 2013 г.</t>
+  </si>
+  <si>
+    <t>18-12-2008 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална програма за елиминация на морбили и вродена рубеола 2005 - 2010 г.</t>
+  </si>
+  <si>
+    <t>16-11-2005 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална програма за елиминация на морбили и рубеола (2019-2022 г.)</t>
+  </si>
+  <si>
+    <t>17-10-2018 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национална програма за контрол и лечение на ротавирусните гастроентерити в Република България 2017-2021 г.</t>
+  </si>
+  <si>
+    <t>06-01-2017 - 31-12-2021</t>
+  </si>
+  <si>
+    <t>Национална програма за контрол на ехинококозата по хората и животните</t>
+  </si>
+  <si>
+    <t>27-01-2010 - 31-12-2008</t>
+  </si>
+  <si>
+    <t>Национална програма за намаляване въздействието на радон в сгради върху здравето на българското население 2013 – 2017 г.</t>
+  </si>
+  <si>
+    <t>12-09-2013 - 31-12-2017</t>
+  </si>
+  <si>
+    <t>Национална програма за насърчаване на донорството и подпомагане на трансплантацията 2024 -2028</t>
+  </si>
+  <si>
+    <t>04-07-2024 - 31-12-2028</t>
+  </si>
+  <si>
+    <t>Национална програма за насърчаване на донорството и подпомагане на трансплантацията в Република България 2019 - 2023 г.</t>
+  </si>
+  <si>
+    <t>19-12-2019 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Национална програма за неонатален схлухов скрининг 2006-2010 г.</t>
+  </si>
+  <si>
+    <t>05-12-2006 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална програма за ограничаване на остеопорозата в Република България 2006 – 2010 г.</t>
+  </si>
+  <si>
+    <t>29-06-2006 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална програма за ограничаване на тютюнопушенето в Република България 2007 – 2010 г.</t>
+  </si>
+  <si>
+    <t>01-02-2007 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална програма за подобряване на ваксинопрофилактиката на сезонния грип 2019-2022 г.</t>
+  </si>
+  <si>
+    <t>10-01-2019 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национална програма за подобряване на ваксинопрофилактиката на сезонния грип и на пневмококовите инфекции при лица на и над 65-годишна възраст 2023 – 2026 г.</t>
+  </si>
+  <si>
+    <t>26-01-2023 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Национална програма за подобряване на майчиното и детско здраве 2021 - 2030 г.</t>
+  </si>
+  <si>
+    <t>09-04-2021 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална програма за подобряване на майчиното и детското здраве 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>17-07-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и контрол на вирусните хепатити в Република България за периода 2021 - 2025 г.</t>
+  </si>
+  <si>
+    <t>01-04-2021 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и контрол на туберкулозата в република българия за периода 2012-2015 г.</t>
+  </si>
+  <si>
+    <t>02-05-2012 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и контрол на туберкулозата в Република България за периода 2017-2020 г.</t>
+  </si>
+  <si>
+    <t>23-03-2017 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и контрол на туберкулозата в Република България за пе­риода 2021 - 2025 г.</t>
+  </si>
+  <si>
+    <t>28-07-2021 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и контрол на хив и сексуално предавани инфекции в Република България 2008 - 2015 г.</t>
+  </si>
+  <si>
+    <t>18-12-2008 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и контрол на ХИВ и сексуално предавани инфекции в Република България за периода 2017-2020 г.</t>
+  </si>
+  <si>
+    <t>Национална програма за пре­венция и контрол на ХИВ и сексуално предавани инфекции в Ре­публика България за периода 2021 - 2025 г.</t>
+  </si>
+  <si>
+    <t>12-08-2021 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция на ХИВ и сексуално предавани инфекции в Република България, 2026-2030 г.</t>
+  </si>
+  <si>
+    <t>29-01-2026 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция на хроничните незаразни болести 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>12-09-2013 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция на хроничните незаразни болести 2021 - 2025 г.</t>
+  </si>
+  <si>
+    <t>Национална програма за профилактика и контрол на векторно-предавани трансмисивни инфекции при хората в Република България 2014 – 2018 г.</t>
+  </si>
+  <si>
+    <t>28-03-2014 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Национална програма за профилактика и контрол на кърлежовопреносимите трансмисивни инфекции в Република България за периода 2008 – 2009 година</t>
+  </si>
+  <si>
+    <t>20-12-2007 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Национална програма за профилактика на оралните заболявания при деца 0-18 г. в Република България за периода 2009-2014 г.</t>
+  </si>
+  <si>
+    <t>16-04-2009 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Национална програма за профилактика на оралните заболявания при деца от 0 до 18 г. в Република България 2021 - 2025 г.</t>
+  </si>
+  <si>
+    <t>05-03-2021 - 31-12-2025</t>
+  </si>
+  <si>
     <t>Национална програма за профилактика на оралните заболявания при деца от 0 до 18 г. в Република България 2026-2030 г.</t>
   </si>
   <si>
-    <t>Национална програма</t>
-[...4 lines deleted...]
-  <si>
     <t>11-02-2026 - 31-12-2030</t>
   </si>
   <si>
+    <t>Национална програма за профилактика на оралните заболявания при деца от 0 до 18-годишна възраст в Република България 2015-2020 г.</t>
+  </si>
+  <si>
+    <t>31-07-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма за профилактика на ротавирусните гастроентерити в Република България 2022 - 2025.</t>
+  </si>
+  <si>
+    <t>07-07-2022 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална програма за първична профилактика на рака на маточната шийка 2017–2020 г.</t>
+  </si>
+  <si>
+    <t>05-01-2017 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма за първична профилактика на рака на маточната шийка в Република България 2012-2016 г.</t>
+  </si>
+  <si>
+    <t>25-07-2012 - 31-12-2016</t>
+  </si>
+  <si>
+    <t>Национална програма за първична профилактика на рака на маточната шийка в Република България 2021 - 2024 г.</t>
+  </si>
+  <si>
+    <t>05-03-2021 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Национална програма за първична профилактика на ракови заболявания, причинени от човешки папилома вирус (HPV), 2025-2030 г.</t>
+  </si>
+  <si>
+    <t>09-04-2025 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална програма за развитие на лечебна система от метадонови поддържащи програми в Република България 2006 - 2008 г.</t>
+  </si>
+  <si>
+    <t>Национална програма за развитие на трансплантацията на стволови клетки в Република България 2007-2013г.</t>
+  </si>
+  <si>
+    <t>20-06-2007 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална програма за редки болести 2009-2013</t>
+  </si>
+  <si>
+    <t>27-11-2008 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална програма за укрепване капацитета на Република България за опазването и от внос на заразни болести и реагиране при събития, представляващи заплаха за общественото здраве 2008 - 2010 г.</t>
+  </si>
+  <si>
+    <t>06-03-2008 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална програма "Медицински стандарти в РБ 2008-2010"</t>
+  </si>
+  <si>
+    <t>20-11-2008 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална стратегия за борба с наркотиците 2003 - 2008 г.</t>
+  </si>
+  <si>
+    <t>Национална стратегия за борба с наркотиците 2014-2018 г.</t>
+  </si>
+  <si>
+    <t>18-07-2014 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Национална стратегия за борба с наркотиците (2020 - 2024 г.)</t>
+  </si>
+  <si>
+    <t>30-07-2020 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Национална стратегия за гериатрична грижа и остаряване в добро здраве 2030 и план за действие за изпълнение на Национална стратегия за гериатрична грижа и остаряване в добро здраве 2030 за периода 2025 – 2026 г.</t>
+  </si>
+  <si>
+    <t>17-09-2025 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Национална стратегия за детско и юношеско здраве и педиатрична грижа 2030</t>
+  </si>
+  <si>
+    <t>Национална стратегия за електронно здравеопазване и дигитализация на здравната система 2030</t>
+  </si>
+  <si>
+    <t>18-03-2024 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална стратегия за подобряване на достъпността и капацитета на първичната извънболнична медицинска помощ и осигуряване на балансирано териториално разпределение на медицинската помощ и здравните грижи в Република България 2027 г.</t>
+  </si>
+  <si>
+    <t>11-09-2025 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Националната карта на дългосрочните нужди от здравни услуги</t>
+  </si>
+  <si>
+    <t>29-12-2022 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Националната програма „Превенция на самоубийствата в Република България 2013-2018 г.</t>
+  </si>
+  <si>
+    <t>28-08-2013 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Националната стратегия за психично здраве на гражданите на Република България 2021–2030 г.</t>
+  </si>
+  <si>
+    <t>10-06-2022 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Политика за психичното здраве на Република България 2004 – 2012 г.</t>
+  </si>
+  <si>
+    <t>22-07-2004 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Програма за опазване здравето на населението от замърсяването на околната среда в района на област Стара Загора 2008-2009 г.</t>
+  </si>
+  <si>
+    <t>29-12-2008 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Стратегия за внедряване на електронното здравеопазване в България</t>
+  </si>
+  <si>
+    <t>28-12-2006 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Стратегия за намаляване на риска от облъчване от радон 2018-2027 и Национален план за действие за намаляване риска от облъчване от радон 2018-2022</t>
+  </si>
+  <si>
+    <t>01-02-2018 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национален план за действие за устойчива употреба на пестициди в Република България</t>
+  </si>
+  <si>
+    <t>08. Земеделие, рибарство, горско и ловно стопанство</t>
+  </si>
+  <si>
+    <t>21-11-2012 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Национален план за действие "Храни и хранене 2005-2010 г."</t>
+  </si>
+  <si>
+    <t>18-08-2005 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национален план за развитие на биологичното земеделие в България в периода 2006 - 2013 г.</t>
+  </si>
+  <si>
+    <t>22-03-2007 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национален стратегически план за развитие на селските райони 2007 - 2013 г.</t>
+  </si>
+  <si>
+    <t>27-01-2010 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национален стратегически план за рибарство и аквакултури 2007 - 2013 г.</t>
+  </si>
+  <si>
+    <t>Национална програма за действие за принос към изпълнение на целите на Стратегията „От фермата до трапезата“ до 2030 г.</t>
+  </si>
+  <si>
+    <t>13-12-2024 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална програма за овладяване на популацията на безстопанствените кучета на територията на Република България</t>
+  </si>
+  <si>
+    <t>14-03-2019 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Национална програма за пре­дотвратяване и намаляване на загубата на храни 2021 - 2026 г.</t>
+  </si>
+  <si>
+    <t>07-10-2021 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Национална програма за профилактика, надзор, контрол и ликвидиране на болестите по животните, включително зоонозите, в Република България за периода 2022 – 2024 г.</t>
+  </si>
+  <si>
+    <t>18-03-2022 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Национална програма за профилактика, надзор, контрол и ликвидиране на болестите по животните и зоонозите в България 2016 – 2018 г.</t>
+  </si>
+  <si>
+    <t>03-05-2016 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Национална стратегия за развитие на горския сектор в Република България за периода 2013 - 2020 г.</t>
+  </si>
+  <si>
+    <t>27-11-2013 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за развитие на лозарството и винарството в Република България 2005 - 2025 г.</t>
+  </si>
+  <si>
+    <t>06-01-2005 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Националната програма за профилактика, надзор, контрол и ликвидиране на болестите по животните и зоонозите за периода 2019-2021 г.</t>
+  </si>
+  <si>
+    <t>22-02-2019 - 31-12-2021</t>
+  </si>
+  <si>
+    <t>Обща стратегия за управление и развитие на хидромелиорациите и защита от вредното въздействие на водите</t>
+  </si>
+  <si>
+    <t>18-08-2016 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>План за контрол и предотвратяване разпространението на заболяването Африканска чума по свинете в Република България за периода 2021 - 2023 г.</t>
+  </si>
+  <si>
+    <t>09-04-2021 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Програма за развитие на земеделието и селските райони в Странджа - Сакар</t>
+  </si>
+  <si>
+    <t>09-06-2005 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Програма на Държавната агенция по горите. Приоритети и цели на политиката в горското стопанство и действия за постигането им през 2009 г.</t>
+  </si>
+  <si>
+    <t>Стратегически план за развитие на земеделието и селските райони за програмен период 2023 – 2027 г.</t>
+  </si>
+  <si>
+    <t>24-02-2022 - 31-12-2029</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на подсектор "Лечебни растения" в българскотто земеделие, преработвателна промишленост и износ до 2010 г.</t>
+  </si>
+  <si>
+    <t>27-01-2010 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Стратегия за създаване на Българска агенция по безопасност на храните и Център за оценка на риска</t>
+  </si>
+  <si>
+    <t>14-06-2010 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Стратегия за цифровизация на земеделието и селските райони на Република България до 2027 г.</t>
+  </si>
+  <si>
+    <t>02-05-2019 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Стратегия на НВМС за здравеопазване на животните в периода 2009 – 2013 г.</t>
+  </si>
+  <si>
+    <t>Дългосрочна програма за развитие на националните еталони на Република България за периода 2004 – 2010 г.</t>
+  </si>
+  <si>
+    <t>09. Икономика и индустрия</t>
+  </si>
+  <si>
+    <t>06-01-2005 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Дългосрочната програма за развитие на националните еталони на Република България за периода 2013-2017 г.</t>
+  </si>
+  <si>
+    <t>14-08-2013 - 31-12-2017</t>
+  </si>
+  <si>
+    <t>Експортна политика на Република България 2008-2013 г.</t>
+  </si>
+  <si>
+    <t>23-12-2008 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Иновационна стратегия за интелигентна специализация на Република България 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>03-11-2015 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Иновационна стратегия на Република България и мерки за нейната реализация</t>
+  </si>
+  <si>
+    <t>08-09-2004 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална стратегия за малките и средните предприятия за 2021 - 2027 г.</t>
+  </si>
+  <si>
+    <t>01-04-2021 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национална стратегия за насърчаване на малките и средни предприятия 2007-2013</t>
+  </si>
+  <si>
+    <t>22-02-2007 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална стратегия за насърчаване на малките и средните предприятия 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>23-01-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за развитие на сектора обществени поръчки в България за периода 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>11-07-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>План за действие за намаляване с 20 на сто на административната тежест от законодателство, което съдържа национални и транспонирани европейски изисквания, за периода 2012-2014 г.</t>
+  </si>
+  <si>
+    <t>27-06-2012 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>План за действие за постигане на националната цел за намаляване на административната тежест с 20 на сто до края на 2012 г.</t>
+  </si>
+  <si>
+    <t>23-04-2010 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>План за действие „Предприемачество 2020 - България”</t>
+  </si>
+  <si>
+    <t>11-11-2015 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>План за действие с мерки, адресиращи основните проблемни области, възпрепятстващи нарастването на инвестициите</t>
+  </si>
+  <si>
+    <t>19-05-2016 - 31-12-2017</t>
+  </si>
+  <si>
+    <t>План за намаляване на регулаторната тежест за бизнеса</t>
+  </si>
+  <si>
+    <t>08-10-2012 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Програма за по-добро регулиране 2008 - 2010 г.</t>
+  </si>
+  <si>
+    <t>17-04-2008 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Програма за по-добро регулиране 2010-2013 г. (Актуализация)</t>
+  </si>
+  <si>
+    <t>01-06-2010 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Стратегия за насърчаване на инвестициите в Република България (2005 – 2010 г.)</t>
+  </si>
+  <si>
+    <t>30-06-2005 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Трети План за действие за намаляване на административната тежест за бизнеса от избрано законодателство с 30 на сто за периода 2015-2017 г.</t>
+  </si>
+  <si>
+    <t>27-05-2015 - 31-12-2017</t>
+  </si>
+  <si>
+    <t>Концепция за водещи столични музеи</t>
+  </si>
+  <si>
+    <t>10. Култура</t>
+  </si>
+  <si>
+    <t>10-02-2010 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Програма на мерките за закрила на деца с изявени дарби през 2009 г.</t>
+  </si>
+  <si>
+    <t>Актуализирана държавна политика по планиране и разпределение на радиочестотния спектър в Република България</t>
+  </si>
+  <si>
+    <t>11. Научни изследвания и иновации</t>
+  </si>
+  <si>
+    <t>02-09-2016 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Актуализирана Национална пътна карта за научна инфраструктура 2020 - 2027 г.</t>
+  </si>
+  <si>
+    <t>09-04-2021 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Актуализирана политика в областта на електронните съобщения на Република България 2015-2018 г.</t>
+  </si>
+  <si>
+    <t>11-03-2015 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Актуализирана секторна пощенска политика на Република България 2009–2013 г.</t>
+  </si>
+  <si>
+    <t>15-05-2009 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Актуализирана секторна пощенска политика на Република България до 2018 г.</t>
+  </si>
+  <si>
+    <t>03-02-2015 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Актуализирани национални научни програми</t>
+  </si>
+  <si>
+    <t>07-12-2020 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Иновационна стратегия за интелигентна специализация 2021-2027 г.</t>
+  </si>
+  <si>
+    <t>15-12-2022 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Концепция за развитието на изкуствения интелект в България до 2030 г.</t>
+  </si>
+  <si>
+    <t>16-12-2020 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Научна програма „Повиша­ване на изследователския капацитет в областта на математи­чески науки (ПИКОМ)"</t>
+  </si>
+  <si>
+    <t>21-10-2021 - 20-06-2026</t>
+  </si>
+  <si>
+    <t>Национален стратегически документ „Цифрова трансформация на България за периода 2020-2030 г.“</t>
+  </si>
+  <si>
+    <t>21-07-2020 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална научна програма “Върхови изследвания и хора за развитие на европейска наука“ – 2021 (ВИХРЕН – 2021)</t>
+  </si>
+  <si>
+    <t>12-08-2021 - 31-12-2029</t>
+  </si>
+  <si>
+    <t>Национална научна програма „Върхови изследвания и хора за развитие на европейска наука” – 2024 (ВИХРЕН – 2024)</t>
+  </si>
+  <si>
+    <t>13-06-2024 - 31-12-2031</t>
+  </si>
+  <si>
+    <t>Национална научна програма „Иновативни нискотоксични биологично активни средства за прецизна медицина“ (БиоАктивМед)</t>
+  </si>
+  <si>
+    <t>14-09-2018 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>07-12-2020 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Национална научна програма „Интелигентно животновъдство“</t>
+  </si>
+  <si>
+    <t>26-11-2020 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Национална научна програма „Интелигентно растениевъдство“</t>
+  </si>
+  <si>
+    <t>Национална научна програма „Критични и стратегически суровини за зелен преход и устойчиво развитие“</t>
+  </si>
+  <si>
+    <t>18-07-2024 - 31-12-2029</t>
+  </si>
+  <si>
+    <t>Национална научна програма „ПЕТЪР БЕРОН. НАУКА И ИНОВАЦИИ С ЕВРОПА – 2025“ (ННП ПЕТЪР БЕРОН И НИЕ – 2025)</t>
+  </si>
+  <si>
+    <t>20-11-2025 - 31-12-2033</t>
+  </si>
+  <si>
+    <t>Национална научна програма „Петър Берон. Наука и иновации с Европа“ (Петър Берон и НИЕ)</t>
+  </si>
+  <si>
+    <t>17-08-2018 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална научна програма „Развитие и утвърждаване на българистиката в чужбина“</t>
+  </si>
+  <si>
+    <t>Национална научна програма „Развитие на научните изследвания и иновациите в системата на българското предучилищно и училищно образование“</t>
+  </si>
+  <si>
+    <t>04-12-2024 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална научна прог­рама „Сигурност и отбрана”</t>
+  </si>
+  <si>
+    <t>21-10-2021 - 18-05-2026</t>
+  </si>
+  <si>
+    <t>Национална научна програма „Създаване на база данни на кръводарителите в Република България за маркери на трансмисивни инфекции“</t>
+  </si>
+  <si>
+    <t>21-04-2020 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национална програма „Европейски научни мрежи“</t>
+  </si>
+  <si>
+    <t>06-08-2020 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Национална програма за полярни изследвания 2017-2021 г.</t>
+  </si>
+  <si>
+    <t>29-08-2016 - 31-12-2021</t>
+  </si>
+  <si>
+    <t>Национална програма за полярни изследвания „От полюс до полюс“ 2022 – 2025 г.</t>
+  </si>
+  <si>
+    <t>16-06-2022 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национална програма за ускорено развитие на Информационното общество в Република България 2008 - 2010 г.</t>
+  </si>
+  <si>
+    <t>02-10-2008 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална програма „Повишаване на квалификацията в областта на ядрените технологии и ядреното инженерство“</t>
+  </si>
+  <si>
+    <t>13-11-2024 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална програма „Стимулиране на публикационната активност в авторитетни международни научни списания и отворeния достъп до научна информация“</t>
+  </si>
+  <si>
+    <t>21-10-2021 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална програма „Цифрова България 2015”</t>
+  </si>
+  <si>
+    <t>14-11-2012 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална програма „ЦифроваБългария 2025”</t>
+  </si>
+  <si>
+    <t>05-12-2019 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална пътна карта за научна инфраструктура</t>
+  </si>
+  <si>
+    <t>Национална пътна карта за подобряване на условията за разгръщане на потенциала за развитие на водородните технологии и механизмите за производство и доставка на водород</t>
+  </si>
+  <si>
+    <t>26-04-2023 - 31-12-2050</t>
+  </si>
+  <si>
+    <t>Национална стратегия за развитие на широколентовия достъп в Република България</t>
+  </si>
+  <si>
+    <t>25-11-2009 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Национална стратегия за развитие на широколентовия достъп в Република България (2012-2015)</t>
+  </si>
+  <si>
+    <t>19-12-2012 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална стратегия за цифрова трансформация на строителния сектор 2030 г.</t>
+  </si>
+  <si>
+    <t>06-04-2023 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национални научни програми</t>
+  </si>
+  <si>
+    <t>17-08-2018 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Отчет за състоянието и Годишен план за развитието на информационните ресурси в администрацията и информационните ресурси на Единната електронна съобщителна мрежа на държавната администрация и за нуждите на националната сигурност</t>
+  </si>
+  <si>
+    <t>29-04-2024 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>План за въвеждане на наземно цифрово телевизионно радиоразпръскване (DVB-T) в Република България</t>
+  </si>
+  <si>
+    <t>22-08-2013 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>13-07-2012 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>31-01-2008 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Политика в областта на електронните съобщения на Република България</t>
+  </si>
+  <si>
+    <t>29-12-2010 - 31-12-2019</t>
+  </si>
+  <si>
+    <t>Програма за осигуряване на интегрирани пространствени бази данни в Република България.</t>
+  </si>
+  <si>
+    <t>31-01-2008 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национална квалификационна рамка на Република България</t>
+  </si>
+  <si>
+    <t>12. Образование</t>
+  </si>
+  <si>
+    <t>02-02-2012 - Не е указан срок</t>
+  </si>
+  <si>
+    <t>Национална програма „Избирам да следвам в България“</t>
+  </si>
+  <si>
+    <t>03-12-2025 - 03-12-2030</t>
+  </si>
+  <si>
+    <t>Национална програма „Модернизация на библиотеките в държавните висши училища“</t>
+  </si>
+  <si>
+    <t>21-03-2024 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национална програма „Образование с наука“</t>
+  </si>
+  <si>
+    <t>27-06-2024 - 31-12-2028</t>
+  </si>
+  <si>
+    <t>Национална програма „Популяризиране на българското висше образование и кандидатстване на лица от българска народност, живеещи в чужбина, за обучение в български висши училища“</t>
+  </si>
+  <si>
+    <t>19-03-2021 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национални програми за развитие на образованието - 2025 г.</t>
+  </si>
+  <si>
+    <t>09-05-2025 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национални програми за развитие на образованието за 2026 г.</t>
+  </si>
+  <si>
+    <t>09-04-2026 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Програма за дейността на Центъра за образователна интеграция на децата и учениците от етническите малцинства за периода 2025-2027 г.</t>
+  </si>
+  <si>
+    <t>26-09-2025 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Програми за разширяване и подобряване на сградния фонд и материалната база в системата на образованието за периода 2024 - 2026 г.</t>
+  </si>
+  <si>
+    <t>04-10-2023 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Стратегическа рамка за развитие на образованието, обучението и ученето в Република България (2021 - 2030)</t>
+  </si>
+  <si>
+    <t>24-02-2021 - 31-12-2030</t>
+  </si>
+  <si>
     <t>Актуализирана Национална програма за контрол на замърсяването на въздуха 2020 – 2030 г.</t>
   </si>
   <si>
     <t>13. Околна среда</t>
   </si>
   <si>
     <t>02-07-2025 - 31-12-2030</t>
   </si>
   <si>
     <t>Актуализиран Национален план за действие по управление на устойчивите органични замърсители (УОЗ) в България 2012 г. - 2020 г.</t>
   </si>
   <si>
     <t>05-09-2012 - 31-12-2020</t>
   </si>
   <si>
     <t>Национален план за действие за насърчаване на зелените обществени поръчки за периода 2012-2014 г.</t>
   </si>
   <si>
     <t>13-10-2011 - 31-12-2014</t>
   </si>
   <si>
     <t>Национален план за управление на отпадъците 2014-2020 г.</t>
   </si>
   <si>
     <t>22-12-2014 - 31-12-2020</t>
   </si>
   <si>
     <t>Национален план за управление на отпадъците за периода 2021 - 2028 г.</t>
   </si>
   <si>
     <t>17-06-2021 - 31-12-2028</t>
   </si>
   <si>
+    <t>Национална програма за действие за устойчиво управление на земите и борба с опустиняването в България</t>
+  </si>
+  <si>
+    <t>25-09-2008 - 31-12-2013</t>
+  </si>
+  <si>
     <t>Национална програма за действие за устойчиво управление на земите и борба с опустиняването в Република България (актуализация за програмен период 2014-2020 г.)</t>
   </si>
   <si>
     <t>23-09-2015 - 31-12-2020</t>
   </si>
   <si>
+    <t>Национална програма за намаляване на общите годишни емисии на серен диоксид, азотни оксиди, летливи органични съединения и амоняк в атмосферния въздух</t>
+  </si>
+  <si>
+    <t>23-04-2007 - 31-12-2018</t>
+  </si>
+  <si>
     <t>Национална програма за опазване, устойчиво ползване и възстановяване функциите на почвите (2020 – 2030 г.)</t>
   </si>
   <si>
     <t>22-10-2020 - 31-12-2030</t>
   </si>
   <si>
     <t>Национална програма за подобряване качеството на атмосферния въздух (2018 – 2024 г.)</t>
   </si>
   <si>
     <t>07-06-2019 - 31-12-2024</t>
   </si>
   <si>
+    <t>Национална програма за управление дейностите по отпадъците за периода 2009-2013 г.</t>
+  </si>
+  <si>
+    <t>09-01-2009 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална програма за управление на дейностите по отпадъците и актуализация на плана за действие на програмата за 2008 г.</t>
+  </si>
+  <si>
+    <t>11-12-2003 - 31-12-2008</t>
+  </si>
+  <si>
+    <t>Национална стратегия за околна среда</t>
+  </si>
+  <si>
+    <t>20-06-2001 - 20-06-2011</t>
+  </si>
+  <si>
     <t>Национална стратегия за опазване на биологичното разнообразие</t>
   </si>
   <si>
     <t>06-04-1998 - 01-01-9999</t>
   </si>
   <si>
+    <t>Национална стратегия за развитие и управление на водния сектор до 2015 г.</t>
+  </si>
+  <si>
+    <t>03-06-2004 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Програма за необходимите мерки в условията на тенденция към засушаване</t>
+  </si>
+  <si>
+    <t>30-01-2001 - 31-12-2010</t>
+  </si>
+  <si>
     <t>Стратегически план за действие за опазване на околната среда и възстановяване на Черно море</t>
   </si>
   <si>
     <t>21-04-2009 - 01-01-9999</t>
   </si>
   <si>
     <t>Стратегия за преход към кръгова икономика на Република България за периода 2022 – 2027 г.</t>
   </si>
   <si>
     <t>26-10-2022 - 31-12-2027</t>
   </si>
   <si>
-    <t>Трети Национален план за действие по изменение на климата за периода 2013-2020 г.</t>
-[...2 lines deleted...]
-    <t>01-06-2012 - 31-12-2020</t>
+    <t>Стратегия за развитието на геологопроучвателната дейност и опазването на земните недра в Република България до 2010 г.</t>
+  </si>
+  <si>
+    <t>03-07-2001 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Военна стратегия на Република България</t>
+  </si>
+  <si>
+    <t>14. Отбрана</t>
+  </si>
+  <si>
+    <t>27-06-2002 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национален план за действие за повишаване на военната мобилност</t>
+  </si>
+  <si>
+    <t>08-06-2021 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Национален план за оказване на поддръжка от Република България като страна-домакин на сили на НАТО</t>
+  </si>
+  <si>
+    <t>19-01-2017 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национален план за оказване на поддръжка от Република България като страна домакин на съюзнически въоръжени сили</t>
+  </si>
+  <si>
+    <t>Национална отбранителна стратегия</t>
+  </si>
+  <si>
+    <t>06-03-2025 - 31-12-2035</t>
+  </si>
+  <si>
+    <t>Национална програма „България в НАТО и в Европейската отбрана 2020”</t>
+  </si>
+  <si>
+    <t>03-10-2014 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>План за развитие на ВС на РБ до 2026 г.</t>
+  </si>
+  <si>
+    <t>11-05-2021 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Програма за развитие на отбранителните способности на въоръжените сили на Република България 2032</t>
+  </si>
+  <si>
+    <t>01-02-2021 - 31-12-2032</t>
+  </si>
+  <si>
+    <t>Стратегия за изследвания и технологии в сигурността и отбраната</t>
+  </si>
+  <si>
+    <t>16-12-2015 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Стратегия за набиране на кадрови военнослужещи за нуждите на въоръжените сили</t>
+  </si>
+  <si>
+    <t>27-01-2010 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на българската отбранително-технологична индустриална база</t>
+  </si>
+  <si>
+    <t>30-05-2012 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на системата за образование и квалификация на кадровите военнослужещи от въоръжените сили на Република България</t>
+  </si>
+  <si>
+    <t>Дългосрочна инвестицион­на политика на Държавния фонд за гарантиране и устойчивост на държавната пенсионна система</t>
+  </si>
+  <si>
+    <t>15. Пазар на труда и социална политика</t>
+  </si>
+  <si>
+    <t>01-12-2021 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Национален план за действие за борба с антисемитизма (2023 - 2027 г.)</t>
+  </si>
+  <si>
+    <t>18-10-2023 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2020 г.</t>
+  </si>
+  <si>
+    <t>06-02-2020 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2021 г.</t>
+  </si>
+  <si>
+    <t>29-01-2021 - 31-12-2021</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2022 г.</t>
+  </si>
+  <si>
+    <t>26-04-2022 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национална програма за безопасност и здраве при работа - 2022-2024 г.</t>
+  </si>
+  <si>
+    <t>23-06-2022 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Национална стратегия за дългосрочна грижа</t>
+  </si>
+  <si>
+    <t>07-01-2014 - 31-12-2034</t>
+  </si>
+  <si>
+    <t>Национална стратегия за насърчаване на равнопоставеността на жените и мъжете за периода 2021-2030 г.</t>
+  </si>
+  <si>
+    <t>30-12-2020 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална стратегия за хората с увреждания 2021 - 2030 г.</t>
+  </si>
+  <si>
+    <t>23-12-2020 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална стратегия на Република България за равенство, приобщаване и участие на ромите (2021 - 2030)</t>
+  </si>
+  <si>
+    <t>05-05-2022 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Националната концепция за социална икономика</t>
+  </si>
+  <si>
+    <t>04-04-2012 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Националната стратегия за намаляване на бедността и насърчаване на социалното включване 2030</t>
+  </si>
+  <si>
+    <t>31-12-2020 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>План за действие за изпълнение на заключителните препоръки към Република България, отправени от Комитета на ООН за правата на хората с увреждания (2021-2026)</t>
+  </si>
+  <si>
+    <t>12-02-2021 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Стратегия по заетостта на Република България 2021-2030 г.</t>
+  </si>
+  <si>
+    <t>15-07-2021 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашното насилие за периода 2024 – 2026 г.</t>
+  </si>
+  <si>
+    <t>16. Правосъдие</t>
+  </si>
+  <si>
+    <t>01-10-2024 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Актуализирана Стратегия за децентрализация 2006 - 2015</t>
+  </si>
+  <si>
+    <t>17. Регионално развитие</t>
+  </si>
+  <si>
+    <t>02-07-2010 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Актуализиран документ за изпълнение на Националната стратегия за регионално развитие на Република България 2011-2015 г.</t>
+  </si>
+  <si>
+    <t>16-12-2011 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Дългосрочната национална стратегия за подпомагане обновяването на националния сграден фонд от жилищни и нежилищни сгради до 2050 г.</t>
+  </si>
+  <si>
+    <t>27-01-2021 - 31-12-2050</t>
+  </si>
+  <si>
+    <t>Интегрирана териториална стратегия за развитие на Северен централен район</t>
+  </si>
+  <si>
+    <t>16-11-2022 - 31-12-2029</t>
+  </si>
+  <si>
+    <t>Интегрирана териториална стратегия за развитие на Югоизточен район</t>
+  </si>
+  <si>
+    <t>Морски пространствен план на Република България 2021-2035 г.</t>
+  </si>
+  <si>
+    <t>23-05-2023 - 31-12-2035</t>
+  </si>
+  <si>
+    <t>Национална жилищна стратегия на Република България</t>
+  </si>
+  <si>
+    <t>14-05-2004 - Не е указан срок</t>
+  </si>
+  <si>
+    <t>Национална концепция за пространствено развитие за периода 2013 - 2025 г.</t>
+  </si>
+  <si>
+    <t>19-12-2012 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална програма за енергийна ефективност на многофамилните жилищни сгради</t>
+  </si>
+  <si>
+    <t>17-02-2015 - Не е указан срок</t>
+  </si>
+  <si>
+    <t>21-01-2022 - Не е указан срок</t>
+  </si>
+  <si>
+    <t>Национална програма за обновяване на жилищните сгради в Република България</t>
+  </si>
+  <si>
+    <t>20-01-2005 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма за подобряване на жилищните условия на ромите в България 2005 - 2015 г.</t>
+  </si>
+  <si>
+    <t>22-03-2006 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Националната програма за превенция и ограничаване на свлачищата на територията на Република България, ерозията и абразията по Дунавското и Черноморското крайбрежие 2015-2020 г.</t>
+  </si>
+  <si>
+    <t>01-01-9999 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Националната стратегия за регионално развитие на Република България за периода 2012 – 2022 г.</t>
+  </si>
+  <si>
+    <t>24-08-2012 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Севeрозападен район за планиране 2007 - 2013 г.</t>
+  </si>
+  <si>
+    <t>30-12-2005 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Северен централен район за планиране 2007 - 2013 г.</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Северния централен район за периода 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>01-08-2013 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Северозападния район за периода 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Североизточен район за периода 2014 - 2020</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Североизточен район за планиране 2007 - 2013 г.</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Югозападен район за периода 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Югозападен район за планиране 2007 - 2013 г.</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Югоизточен район за планиране 2007 - 2013 г.</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Югоизточен район от ниво 2 за периода 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Южен централен район 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>Регионален план за развитие на Южен централен район за планиране 2007 - 2013 г.</t>
+  </si>
+  <si>
+    <t>Стратегия за децентрализация</t>
+  </si>
+  <si>
+    <t>05-06-2006 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Стратегия за децентрализация 2016 - 2025 г.</t>
+  </si>
+  <si>
+    <t>08-09-2016 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие и управление на водоснабдяването и канализацията в Република България за периода 2014-2023 г.</t>
+  </si>
+  <si>
+    <t>07-05-2014 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Национална програма за развитие на физическото възпитание и спорта в Република България за периода 2005 - 2008 г.</t>
+  </si>
+  <si>
+    <t>18. Спорт</t>
+  </si>
+  <si>
+    <t>Национална стратегия за борба срещу употребата на допинг в спорта (2015-2024 г.)</t>
+  </si>
+  <si>
+    <t>29-05-2015 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Kонцепция за обучение по безопасност на движението по пътищата</t>
+  </si>
+  <si>
+    <t>19. Транспорт и съобщения</t>
+  </si>
+  <si>
+    <t>07-01-2021 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Визия за нова политика за развитие на българските железници 2008-2013 г.</t>
+  </si>
+  <si>
+    <t>02-02-2009 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Интегрирана транспортна стратегия в периода до 2030 г.</t>
+  </si>
+  <si>
+    <t>23-06-2017 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национален план за развитие на комбинирания транспорт в Република България до 2030 г.</t>
+  </si>
+  <si>
+    <t>21-07-2022 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национален план за търсене и спасяване в българския морски отговорен район за търсене и спасяване</t>
+  </si>
+  <si>
+    <t>14-08-2024 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Национален план за търсене и спасяване при авиационни произшествия</t>
+  </si>
+  <si>
+    <t>18-09-2020 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>План за действия при актове на незаконна намеса в гражданското въздухоплаване</t>
+  </si>
+  <si>
+    <t>09-06-2022 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Стратегия за безопасност на корабоплаването и опазване на околната среда от замърсяване от кораби</t>
+  </si>
+  <si>
+    <t>26-06-2020 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на пътната инфраструктура в Република България 2016 - 2022 г.</t>
+  </si>
+  <si>
+    <t>05-05-2016 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>18-09-2015 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на транспортната система на Република България за периода до 2020 г.</t>
+  </si>
+  <si>
+    <t>07-04-2010 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Транспорт и околна среда в Република България. Настояще и бъдеще.</t>
+  </si>
+  <si>
+    <t>27-01-2010 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Актуализирана Национална стратегия за устойчиво развитие на туризма в Република България 2014-2030 г.</t>
+  </si>
+  <si>
+    <t>20. Туризъм</t>
+  </si>
+  <si>
+    <t>04-06-2014 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Национална стратегия за устойчиво развитие на туризма в Република България 2009-2013 г.</t>
+  </si>
+  <si>
+    <t>02-04-2009 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Стратегически план за развитие на културния туризъм</t>
+  </si>
+  <si>
+    <t>14-10-2009 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Актуализирана средносрочна бюджетна прогноза за периода 2016-2018 г.</t>
+  </si>
+  <si>
+    <t>21. Финансова политика</t>
+  </si>
+  <si>
+    <t>30-10-2015 - 31-12-2016</t>
+  </si>
+  <si>
+    <t>Актуализирана средносрочна бюджетна прогноза за периода 2021-2023 г.</t>
+  </si>
+  <si>
+    <t>23-12-2020 - 31-12-2021</t>
+  </si>
+  <si>
+    <t>Актуализирана средносрочна бюджетна прогноза за периода 2022-2024 г.</t>
+  </si>
+  <si>
+    <t>10-03-2022 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Актуализирана средносрочна бюджетна прогноза за периода 2025-2028 г.</t>
+  </si>
+  <si>
+    <t>24-02-2025 - 31-12-2028</t>
+  </si>
+  <si>
+    <t>Единна национална стратегия за повишаване на събираемостта на приходите, справяне със сенчестата икономика и намаляване на разходите за спазване на законодателството 2015-2017 г.</t>
+  </si>
+  <si>
+    <t>15-10-2015 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Конвергентна програма на Република България. Актуализации по години.</t>
+  </si>
+  <si>
+    <t>05-05-2023 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Национален план за въвеждане на еврото в Република България</t>
+  </si>
+  <si>
+    <t>13-11-2023 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална програма за реформи на Република България - актуализация по години</t>
+  </si>
+  <si>
+    <t>04-05-2023 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Национална програма за реформи на Република България - актуализация през 2022 г.</t>
+  </si>
+  <si>
+    <t>21-04-2022 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национална програма за реформи на Република България в изпълнение на стратегията „Европа 2020“. Актуализации по години</t>
+  </si>
+  <si>
+    <t>18-05-2016 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за финансова грамотност на Република България (2021-2025 г.)</t>
+  </si>
+  <si>
+    <t>12-02-2021 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>План за действие, включващ мерки за изпълнение на намеренията на Република България за присъединяване към Валутния механизъм II (ERM II) и към Банковия съюз</t>
+  </si>
+  <si>
+    <t>27-08-2018 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Средносрочна бюджетна прогноза за периода 2015-2017 г.</t>
+  </si>
+  <si>
+    <t>17-04-2014 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Средносрочна бюджетна прогноза за периода 2016-2018 г.</t>
+  </si>
+  <si>
+    <t>23-04-2015 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Средносрочна бюджетна прогноза за периода 2017 - 2019 г.</t>
+  </si>
+  <si>
+    <t>20-04-2016 - 31-12-2016</t>
+  </si>
+  <si>
+    <t>Средносрочна бюджетна прогноза за периода 2019 - 2021 г.</t>
+  </si>
+  <si>
+    <t>19-04-2018 - 31-12-2019</t>
+  </si>
+  <si>
+    <t>Средносрочна бюджетна прогноза за периода 2020–2022 г.</t>
+  </si>
+  <si>
+    <t>31-01-2019 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Средносрочната стратегия за инвестиране на средствата на Държавния фонд за гарантиране устойчивост на държавната пенсионна система за периода 2023-2025 г.</t>
+  </si>
+  <si>
+    <t>21-12-2022 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Средносрочна фискална рамка 2010 - 2013 г.</t>
+  </si>
+  <si>
+    <t>31-08-2009 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Стратегия за дейността на Българската банка за развитие 2021 - 2023 г.</t>
+  </si>
+  <si>
+    <t>15-04-2021 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на вътрешния контрол в публичния сектор на Република България за периода 2018-2020 г.</t>
+  </si>
+  <si>
+    <t>08-11-2017 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на вътрешния контрол в публичния сектор на Република България за периода 2023 – 2026 г.</t>
+  </si>
+  <si>
+    <t>08-12-2022 - 31-12-2026</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на финансовото управление и контрол и вътрешния одит в РБ</t>
+  </si>
+  <si>
+    <t>20-03-2008 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Стратегия за управление на държавния дълг. Актуализации по години.</t>
+  </si>
+  <si>
+    <t>25-02-2025 - 31-12-2028</t>
+  </si>
+  <si>
+    <t>22. Цифрова трансформация и технологии</t>
+  </si>
+  <si>
+    <t>04-05-2023 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Актуализирана Национална стратегия за киберсигурност „Киберустойчива България 2023”</t>
+  </si>
+  <si>
+    <t>02-04-2021 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Актуализирана политика в областта на електронните съобщения на Република България за периода до 2022 г.</t>
+  </si>
+  <si>
+    <t>06-08-2020 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Актуализирана секторна пощенска политика на Република България</t>
+  </si>
+  <si>
+    <t>17-11-2023 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Актуализирана Стратегия за развитие на електронното управление в Република България 2019 – 2025 г.</t>
+  </si>
+  <si>
+    <t>21-03-2014 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Актуализиран национален план за широколентова инфраструктура за достъп от следващо поколение „Свързана България“</t>
+  </si>
+  <si>
+    <t>06-08-2020 - 31-12-2030</t>
+  </si>
+  <si>
+    <t>Обща стратегия за електронно управление в Република България 2011-2015</t>
+  </si>
+  <si>
+    <t>29-12-2010 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Стратегия за електронно правителство</t>
+  </si>
+  <si>
+    <t>28-12-2002 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Цифрова трансформация на България за периода 2024 – 2030 г.</t>
+  </si>
+  <si>
+    <t>04-04-2024 - 31-12-2030</t>
   </si>
   <si>
     <t>Национален оперативен план за справяне с пандемията от SARS-CoV-2</t>
   </si>
   <si>
     <t>---</t>
   </si>
   <si>
     <t>COVID-19</t>
   </si>
   <si>
     <t>15-07-2021 - 31-12-2022</t>
   </si>
   <si>
     <t>Национален план за ваксиниране срещу COVID-19 в Република България</t>
   </si>
   <si>
-    <t>07-12-2020 - 31-12-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Програма за портфейлни гаранции в подкрепа на ликвидността на предприятията, пострадали от извънредната ситуация и епидемията от СOVID-19</t>
   </si>
   <si>
     <t>07-05-2020 - 31-12-2022</t>
   </si>
   <si>
     <t>Програмата за гарантиране на безлихвени кредити в защита на хора, лишени от възможността да полагат труд поради пандемията от COVID-19</t>
   </si>
   <si>
     <t>14-04-2020 - 31-12-2021</t>
   </si>
   <si>
-    <t>Дългосрочна програма за развитие на националните еталони на Република България за периода 2004 – 2010 г.</t>
-[...62 lines deleted...]
-    <t>Оперативна програма "Развитие на конкурентоспособността на българската икономика 2007 - 2013 г.</t>
+    <t>Актуализирана Национална програма „Подкрепа на образователните медиатори и социалните работници”</t>
+  </si>
+  <si>
+    <t>Архив - Образование</t>
+  </si>
+  <si>
+    <t>21-12-2022 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Годишен план за насърчаване на ранното детско развитие за 2024 г.</t>
+  </si>
+  <si>
+    <t>04-04-2024 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Концепция за насърчаване обучението на софтуерни специалисти</t>
+  </si>
+  <si>
+    <t>16-12-2015 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Национална карта на висшето образование в Република България</t>
+  </si>
+  <si>
+    <t>22-07-2021 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национална карта на висшето образование в Република България за 2022 г.</t>
+  </si>
+  <si>
+    <t>12-01-2023 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Национална карта на висшето образование в Република България за 2023 г.</t>
+  </si>
+  <si>
+    <t>11-01-2024 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Национална карта на висшето образование в Република България за 2024 г.</t>
+  </si>
+  <si>
+    <t>27-12-2024 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална програма "Въвеждане на система за национално стандартизирано външно оценяване"</t>
+  </si>
+  <si>
+    <t>15-09-2010 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална програма "Информационни и комуникационни технологии (ИКТ) в училище</t>
+  </si>
+  <si>
+    <t>Национална програма "Квалификация"</t>
+  </si>
+  <si>
+    <t>Национална програма "Модернизация на материалната база в училище"</t>
+  </si>
+  <si>
+    <t>Национална програма "Оптимизация на училищната мрежа"</t>
+  </si>
+  <si>
+    <t>Национална програма "Подпомагане процеса на формулиране и изпълнение на политики в областта на образованието"</t>
+  </si>
+  <si>
+    <t>Национална програма "Роден език и култура зад граница"</t>
+  </si>
+  <si>
+    <t>12-03-2009 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Национална програма "С грижа за всеки ученик"</t>
+  </si>
+  <si>
+    <t>Национална програма "Училището - територия на учениците"</t>
+  </si>
+  <si>
+    <t>Национална програма „Дигитална квалификация“</t>
+  </si>
+  <si>
+    <t>Национална програма за по-пълно обхващане на учениците в задължителна училищна възраст</t>
+  </si>
+  <si>
+    <t>Национална програма „Повишаване компетентностите на преподавателите от държавните висши училища, подготвящи бъдещи учители”</t>
+  </si>
+  <si>
+    <t>19-01-2021 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Национална стратегия за насърчаване и повишаване на грамотността (2014-2020 г.)</t>
+  </si>
+  <si>
+    <t>22-10-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за продължаващото професионално обучение за периода 2005 – 2010 г.</t>
+  </si>
+  <si>
+    <t>14-10-2004 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална стратегия за развитие на педагогическите кадри</t>
+  </si>
+  <si>
+    <t>21-05-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за учене през целия живот 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>10-01-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за учене през целия живот за периода 2008-2013 г.</t>
+  </si>
+  <si>
+    <t>30-10-2008 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национални програми за развитие на образованието - 2018 г.</t>
+  </si>
+  <si>
+    <t>20-04-2018 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Национални програми за развитие на образованието - 2019 г.</t>
+  </si>
+  <si>
+    <t>29-03-2019 - 31-12-2019</t>
+  </si>
+  <si>
+    <t>Национални програми за развитие на образованието - 2020 г.</t>
+  </si>
+  <si>
+    <t>30-04-2020 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национални програми за развитие на образованието - 2022 г.</t>
+  </si>
+  <si>
+    <t>13-05-2022 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Национални програми за развитие на образованието за 2023 г.</t>
+  </si>
+  <si>
+    <t>31-05-2023 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Национални програми за развитие на образованието за 2024 г.</t>
+  </si>
+  <si>
+    <t>24-04-2024 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национални програми за развитие на средното образование</t>
+  </si>
+  <si>
+    <t>14-04-2016 - 31-12-2016</t>
+  </si>
+  <si>
+    <t>План за засилване на ролята на здравно образование в българското училище</t>
+  </si>
+  <si>
+    <t>29-09-2023 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Програма за дейността на Центъра за образователна интеграция на децата и учениците от етническите малцинства за периода 2013-2015 г.</t>
+  </si>
+  <si>
+    <t>06-03-2013 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Програма за дейността на Центъра за образователна интеграция на децата и учениците от етническите малцинства за периода 2022-2024 г.</t>
+  </si>
+  <si>
+    <t>17-11-2022 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Програма за изграждане на нови и основен ремонт на съществуващи спортни площадки в държавните и общинските училища</t>
+  </si>
+  <si>
+    <t>29-09-2023 - 31-12-2024</t>
+  </si>
+  <si>
+    <t>Програма за изграждане на нови и ремонт на съществуващи спортни площадки в държавните и общинските училища</t>
+  </si>
+  <si>
+    <t>16-06-2022 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Програма за изграждане, пристрояване, надстрояване и реконструкция на детски ясли, детски градини и училища за периода 2020 - 2022 г.</t>
+  </si>
+  <si>
+    <t>03-08-2020 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Програма на мерките за закрила на деца с изявени дарби от държавни, общински и частни училища през 2020 г.</t>
+  </si>
+  <si>
+    <t>26-03-2020 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Програма на мерките за закрила на деца с изявени дарби от държавни, общински и частни училища през 2022 г.</t>
+  </si>
+  <si>
+    <t>30-05-2022 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Стратегия за ефективно прилагане на информационни и комуникационни технологии в образованието и науката на Република България (2014-2020 г.)</t>
+  </si>
+  <si>
+    <t>02-07-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Стратегия за намаляване дела на преждевременно напусналите образователната система (2013-2020)</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на професионалното образование и обучение в Република България за периода 2015-2020 г.</t>
+  </si>
+  <si>
+    <t>Актуализиран план за действие при временна закрила в Република България</t>
+  </si>
+  <si>
+    <t>Архив - Правосъдие и вътрешни работи</t>
+  </si>
+  <si>
+    <t>21-07-2022 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Дългосрочна програма за дейността по създаването на кадастъра и имотния регистър за периода 2001-2015 г.</t>
+  </si>
+  <si>
+    <t>29-11-2007 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Интегрирана стратегия за превенция и противодействие на корупцията и организираната престъпност</t>
+  </si>
+  <si>
+    <t>18-11-2009 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Концепция за наказателна политика 2010-2014 г.</t>
+  </si>
+  <si>
+    <t>08-07-2010 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Национален план за действие за пълното прилагане на разпоредбите на достиженията на правото от Шенген и за премахването на контрола по вътрешните граници</t>
+  </si>
+  <si>
+    <t>17-03-2010 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Национален план за действие при временна закрила в Република България</t>
+  </si>
+  <si>
+    <t>07-07-2011 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национална прграма за превенция и защита от домашно насилие за 2012г.</t>
+  </si>
+  <si>
+    <t>29-03-2012 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Национална програма за интеграция на бежанците в Република България (2008 – 2010 г.)</t>
+  </si>
+  <si>
+    <t>Национална програма за интеграция на бежанците в Република България (2011-2013 г.)</t>
+  </si>
+  <si>
+    <t>05-01-2011 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2011 г.</t>
+  </si>
+  <si>
+    <t>30-03-2011 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2013 г.</t>
+  </si>
+  <si>
+    <t>29-03-2013 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2014 г.</t>
+  </si>
+  <si>
+    <t>20-05-2014 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2015 г.</t>
+  </si>
+  <si>
+    <t>30-04-2015 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2016 г.</t>
+  </si>
+  <si>
+    <t>27-10-2016 - 31-12-2016</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2017-2018 г.</t>
+  </si>
+  <si>
+    <t>17-01-2018 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2019 г.</t>
+  </si>
+  <si>
+    <t>10-01-2019 - 31-12-2019</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2020 г.</t>
+  </si>
+  <si>
+    <t>09-04-2020 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2021 г.</t>
+  </si>
+  <si>
+    <t>07-05-2021 - 31-12-2021</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2022 г.</t>
+  </si>
+  <si>
+    <t>20-05-2022 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция и защита от домашно насилие за 2023 г.</t>
+  </si>
+  <si>
+    <t>12-04-2023 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>Национална програма за предотвратяване и противодействие на трафика на хора и закрила на жертвите</t>
+  </si>
+  <si>
+    <t>07-12-2023 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална програма за предотвратяване и противодействие на трафика на хора и закрила на жертвите за 2011 г.</t>
+  </si>
+  <si>
+    <t>04-05-2011 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Национална програма за предотвратяване и противодействие на трафика на хора и закрила на жертвите за 2013 г.</t>
+  </si>
+  <si>
+    <t>04-03-2013 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална програма за предотвратяване и противодействие на трафика на хора и закрила на жертвите за 2017 г.</t>
+  </si>
+  <si>
+    <t>04-08-2017 - 31-12-2017</t>
+  </si>
+  <si>
+    <t>Национална програма за предотвратяване и противодействие на трафика на хора и закрила на жертвите за 2018 г.</t>
+  </si>
+  <si>
+    <t>22-03-2018 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Национална програма за предотвратяване и противодействие на трафика на хора и закрила на жертвите за 2019 г.</t>
+  </si>
+  <si>
+    <t>01-03-2019 - 31-12-2019</t>
+  </si>
+  <si>
+    <t>Национална програма за предотвратяване и противодействие на трафика на хора и закрила на жертвите за 2020 г.</t>
+  </si>
+  <si>
+    <t>04-06-2020 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма за предотвратяване и противодействие на трафика на хора и закрила на жертвите му за 2009 г.</t>
+  </si>
+  <si>
+    <t>16-04-2009 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Национална програма за предотвратяване и противодействие на трафика на хора и закрила на жертвите му за 2010 г.</t>
+  </si>
+  <si>
+    <t>14-04-2010 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална програма за предотвратяване и противодействие на трафика на хора и закрила на жертвите му за 2014 г.</t>
+  </si>
+  <si>
+    <t>10-07-2014 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Национална програма за противодействие на трафика на хора и закрила на жертвите за 2016 г.</t>
+  </si>
+  <si>
+    <t>09-05-2016 - 31-12-2016</t>
+  </si>
+  <si>
+    <t>Национална програма за противодействие на трафика на хора и закрила на жертвите му за 2012 г.</t>
+  </si>
+  <si>
+    <t>31-05-2012 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Национална стратегия за борба с трафика на хора 2017 – 2021</t>
+  </si>
+  <si>
+    <t>21-07-2017 - 31-12-2021</t>
+  </si>
+  <si>
+    <t>Национална стратегия за киберсигурност „Кибер устойчива България 2020”</t>
+  </si>
+  <si>
+    <t>18-07-2016 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за опазване живота и здравето на децата в пътното движение 2006 - 2010 г.</t>
+  </si>
+  <si>
+    <t>15-12-2005 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална стратегия за подобряване безопасността на движението по пътищата на Република България</t>
+  </si>
+  <si>
+    <t>22-12-2011 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за подобряване безопасността на движението по пътищата на Република България 2007 - 2010 г.</t>
+  </si>
+  <si>
+    <t>28-12-2006 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национална стратегия за превенция и противодействие на корупцията (2021 - 2027 г.)</t>
+  </si>
+  <si>
+    <t>Национална стратегия за превенция и противодействие на корупцията в Република България 2015–2020 г.</t>
+  </si>
+  <si>
+    <t>09-04-2015 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>План за действие за огра­ничаване на рисковете от изпиране на пари и финансиране на тероризма</t>
+  </si>
+  <si>
+    <t>17-09-2021 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>План за действие по изпълнението на неотложни мерки във връзка с присъединяването на Република България към Шенгенското пространство</t>
+  </si>
+  <si>
+    <t>27-12-2010 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>План за действие по изпълнението на неотложни мерки за 2012 г. във връзка с присъединяването на Република България към Шенгенското пространство</t>
+  </si>
+  <si>
+    <t>29-12-2011 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>План за изпълнение на мерки в отговор на препоръките и посочените предизвикателства, съдържащи се в Доклада на Европейската комисия от 30.09.2020 г. относно върховенството на закона за 2020 г., Ситуация в областта на върховенството на закона в България</t>
+  </si>
+  <si>
+    <t>06-11-2020 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>План за изпълнение на препоръчаните действия, включени в приетия на 18 май 2022 г. Доклад за България от Пети оценителен кръг на Комитета на експертите за оценка на мерките срещу изпирането на пари (Комитета MONEYVAL) към Съвета на Европа</t>
+  </si>
+  <si>
+    <t>12-12-2022 - 31-12-2023</t>
+  </si>
+  <si>
+    <t>План за намеса при извънредни ситуации, свързани със затрудняване на доставките или значимо прекъсване на снабдяването с нефт и нефтопродукти.</t>
+  </si>
+  <si>
+    <t>04-10-2013 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>План за управление при кризи вследствие на терористична дейност</t>
+  </si>
+  <si>
+    <t>02-09-2008 - 01-01-9999</t>
+  </si>
+  <si>
+    <t>Програма за подобряване на условията в местата за лишаване от свобода</t>
+  </si>
+  <si>
+    <t>08-09-2010 - 31-12-2022</t>
+  </si>
+  <si>
+    <t>Стратегия за въвеждане на електронно управление и електронно правосъдие в сектор „Правосъдие” 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>Стратегия за продължаване реформата на съдебната система в условията на пълноправно членство в Европейския съюз.</t>
+  </si>
+  <si>
+    <t>28-06-2010 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Стратегия за противодействие на изпирането на пари в Република България 2011-2015 година</t>
+  </si>
+  <si>
+    <t>24-08-2011 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Стратегия за противодействие на изпирането на пари и финансирането на тероризма в Република България за периода 2023-2027 година</t>
+  </si>
+  <si>
+    <t>31-08-2023 - 31-12-2027</t>
+  </si>
+  <si>
+    <t>Стратегия за развитие на местата за лишаване от свобода в Република България за периода 2009-2015 г. и План за действие за изпълнение на стратегията</t>
+  </si>
+  <si>
+    <t>08-12-2008 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Стратегия за развитието на пенитенциарната система в Република България за периода до 2025 г.</t>
+  </si>
+  <si>
+    <t>27-12-2019 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Актуализирана стратегия по заетостта на Република България 2008 - 2015 г.</t>
+  </si>
+  <si>
+    <t>Архив - Социална политика и заетост</t>
+  </si>
+  <si>
+    <t>30-04-2008 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Актуализираната стратегия по заетостта на Република България 2013-2020 г.</t>
+  </si>
+  <si>
+    <t>09-10-2013 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Българска “пътека” за постигане на по-добра гъвкавост и сигурност на пазара на труда</t>
+  </si>
+  <si>
+    <t>25-06-2009 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Националeн план за действие за насърчаване на равнопоставеността на жените и мъжете за 2013 г.</t>
+  </si>
+  <si>
+    <t>19-12-2012 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Националeн план за действие по заетостта 2013 г.</t>
+  </si>
+  <si>
+    <t>Национален интегриран план за прилагане на Конвенцията на ООН за правата на детето 2006 – 2009 г.</t>
+  </si>
+  <si>
+    <t>26-10-2006 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Национален план за действие за насърчаване на равнопоставеността на жените и мъжете (2008-2009 г.)</t>
+  </si>
+  <si>
+    <t>17-07-2008 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Национален план за действие за насърчаване на равнопоставеността на жените и мъжете 2010 г.</t>
+  </si>
+  <si>
+    <t>09-12-2009 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национален план за действие за насърчаване на равнопоставеността на жените и мъжете 2019-2020 г.</t>
+  </si>
+  <si>
+    <t>17-01-2019 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национален план за действие за насърчаване на равнопоставеността на жените и мъжете за 2011 г.</t>
+  </si>
+  <si>
+    <t>15-12-2010 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Национален план за действие за насърчаване на равнопоставеността на жените и мъжете за 2012 г.</t>
+  </si>
+  <si>
+    <t>21-12-2011 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Национален план за действие за насърчаване на равнопоставеността на жените и мъжете за 2014 г.</t>
+  </si>
+  <si>
+    <t>18-12-2013 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Национален план за действие за насърчаване на равнопоставеността на жените и мъжете за 2015 г.</t>
+  </si>
+  <si>
+    <t>17-12-2014 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национален план за действие за реформа в институционалната грижа за деца в Република България 2008-2011 г.</t>
+  </si>
+  <si>
+    <t>27-11-2008 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Национален план за действие относно жените, мира и сигурността за периода 2020 - 2025 г.</t>
+  </si>
+  <si>
+    <t>19-03-2020 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта за 2015 г.</t>
+  </si>
+  <si>
+    <t>14-01-2015 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2009 г.</t>
+  </si>
+  <si>
+    <t>15-01-2009 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2010 г.</t>
+  </si>
+  <si>
+    <t>30-12-2009 - 31-12-2010</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2011 г.</t>
+  </si>
+  <si>
+    <t>29-12-2010 - 31-12-2011</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2012 г.</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2014 г.</t>
+  </si>
+  <si>
+    <t>21-12-2013 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2016 г.</t>
+  </si>
+  <si>
+    <t>21-01-2016 - 31-12-2016</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2017 г.</t>
+  </si>
+  <si>
+    <t>26-01-2017 - 31-12-2017</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2018 г.</t>
+  </si>
+  <si>
+    <t>19-01-2018 - 31-12-2018</t>
+  </si>
+  <si>
+    <t>Национален план за действие по заетостта през 2019 г.</t>
+  </si>
+  <si>
+    <t>18-01-2019 - 31-12-2019</t>
+  </si>
+  <si>
+    <t>Национален план за действие по инициативата „Десетилетие на ромското включване 2005 – 2015 г.”</t>
+  </si>
+  <si>
+    <t>14-04-2005 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национален план за изпълнение на Европейската гаранция за младежта 2014-2020 г.</t>
+  </si>
+  <si>
+    <t>18-12-2013 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национален план за превенция на насилието над деца 2012 - 2014 г.</t>
+  </si>
+  <si>
+    <t>23-05-2012 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Национална концепция за насърчаване на активния живот на възрастните хора (2012-2030 г.)</t>
+  </si>
+  <si>
+    <t>20-06-2012 - 31-12-2019</t>
+  </si>
+  <si>
+    <t>Национална програма за безопасност и здраве при работа 2018-2020 година</t>
+  </si>
+  <si>
+    <t>22-12-2017 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма за превенция на насилието и злоупотребата с деца (2017–2020 г.)</t>
+  </si>
+  <si>
+    <t>09-02-2017 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална програма „Осигуряване на възможности за активно стареене, пълноценно участие на пенсионерите в социалния живот и превенция на тяхното социално изключване”</t>
+  </si>
+  <si>
+    <t>26-02-2009 - 31-12-2009</t>
+  </si>
+  <si>
+    <t>Национална програма по безопасност и здраве при работа - 2013 г.</t>
+  </si>
+  <si>
+    <t>07-05-2013 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Национална програма по безопасност и здраве при работа 2014 година</t>
+  </si>
+  <si>
+    <t>17-05-2014 - 31-12-2014</t>
+  </si>
+  <si>
+    <t>Национална стратегия „Визия за деинституционализация на децата в Република България”</t>
+  </si>
+  <si>
+    <t>24-02-2010 - 31-12-2025</t>
+  </si>
+  <si>
+    <t>Национална стратегия за демографско развитие на Република България 2006 - 2020 г.</t>
+  </si>
+  <si>
+    <t>22-08-2006 - 31-12-2012</t>
+  </si>
+  <si>
+    <t>Национална стратегия за интергация на лицата, получили международна закрила в Република България</t>
+  </si>
+  <si>
+    <t>04-07-2014 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за намаляване на бедността и насърчаване на социалното включване 2020 г.</t>
+  </si>
+  <si>
+    <t>06-02-2013 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за насърчаване на равнопоставеността на жените и мъжете 2016-2020 г.</t>
+  </si>
+  <si>
+    <t>14-11-2016 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия за насърчаване на равнопоставеността на половете за периода 2009 – 2015 г.</t>
+  </si>
+  <si>
+    <t>10-12-2008 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Национална стратегия за хората с увреждания 2016-2020 г.</t>
+  </si>
+  <si>
+    <t>07-07-2016 - 31-12-2020</t>
+  </si>
+  <si>
+    <t>Национална стратегия на Република България по миграция и интеграция 2008 -2015 г.</t>
+  </si>
+  <si>
+    <t>05-06-2008 - 31-12-2015</t>
+  </si>
+  <si>
+    <t>Националната програма за гарантиране на правата на децата с увреждания 2010-2013 г.</t>
+  </si>
+  <si>
+    <t>14-07-2010 - 31-12-2013</t>
+  </si>
+  <si>
+    <t>Оперативна програма "Развитие на човешките ресурси" 2007 - 2013 г.</t>
   </si>
   <si>
     <t>01-03-2007 - 31-12-2013</t>
   </si>
   <si>
-    <t>План за действие за намаляване с 20 на сто на административната тежест от законодателство, което съдържа национални и транспонирани европейски изисквания, за периода 2012-2014 г.</t>
-[...2647 lines deleted...]
-  <si>
     <t>План за действие на Република България за прилагане на Конвенцията за правата на хората с увреждания (2015–2020)</t>
   </si>
   <si>
     <t>25-06-2015 - 31-12-2020</t>
   </si>
   <si>
     <t>План за действие, съдържащ мерки за привеждане от Република България на нормативната уредба и политики в областта на хората с увреждания в съответствие с разпоредбите на Конвенцията за правата на хората с увреждания (2013-2014 г.)</t>
   </si>
   <si>
     <t>19-10-2012 - 31-12-2014</t>
   </si>
   <si>
     <t>Програма на мерките за зaкрила на деца с изявени дарби през 2012г.</t>
   </si>
   <si>
     <t>23-03-2012 - 31-12-2012</t>
   </si>
   <si>
     <t>Програма на мерките за закрила на деца с изявени дарби през 2008 година</t>
   </si>
   <si>
     <t>26-03-2008 - 31-12-2008</t>
   </si>
   <si>
     <t>Програма на мерките за закрила на деца с изявени дарби през 2010 година</t>
@@ -2990,306 +3284,75 @@
   <si>
     <t>Стратегия за безопасност и здраве при работа 2008 - 2012 г.</t>
   </si>
   <si>
     <t>26-06-2008 - 31-12-2012</t>
   </si>
   <si>
     <t>Стратегия за корпоративна социална отговорност 2019 - 2023 г.</t>
   </si>
   <si>
     <t>28-08-2019 - 31-12-2023</t>
   </si>
   <si>
     <t>Стратегия за корпоративна социална отговорност за периода 2009-2013 г.</t>
   </si>
   <si>
     <t>25-11-2009 - 31-12-2013</t>
   </si>
   <si>
     <t>Стратегия за осигуряване на равни възможности на хората с увреждания 2008 - 2015 г.</t>
   </si>
   <si>
     <t>20-12-2007 - 31-12-2015</t>
   </si>
   <si>
-    <t>Стратегия по заетостта на Република България 2021-2030 г.</t>
-[...226 lines deleted...]
-  <si>
     <t>Годишна програма за участие на Република България в процеса на вземане на решения на Европейския съюз (2010 г.)</t>
   </si>
   <si>
     <t>План за действие за 2010 г. с мерките, произтичащи от членството на Република България в Европейския съюз</t>
   </si>
   <si>
     <t>14-01-2010 - 31-12-2010</t>
   </si>
   <si>
-    <t>Интегрирана териториална стратегия за развитие на Северен централен район</t>
-[...4 lines deleted...]
-  <si>
     <t>Интегрирана териториална стратегия за развитие на Северозападен район</t>
   </si>
   <si>
     <t>Интегрирана териториална стратегия за развитие на Североизточен район</t>
   </si>
   <si>
     <t>Интегрирана териториална стратегия за развитие на Югозападен район</t>
   </si>
   <si>
-    <t>Интегрирана териториална стратегия за развитие на Югоизточен район</t>
-[...1 lines deleted...]
-  <si>
     <t>Интегрирана териториална стратегия за развитие на Южен централен район</t>
+  </si>
+  <si>
+    <t>Последваща оценка на въздействието на Закона за регионално развитие и Правилника за неговото прилагане за периода 2013-2023</t>
+  </si>
+  <si>
+    <t>19-12-2024 - Не е указан срок</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3617,72 +3680,72 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1697" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/398" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1550" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1313" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1735" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1733" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/782" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/713" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/946" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/587" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/974" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1341" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1307" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/397" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/570" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/838" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/757" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1488" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1353" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1343" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1354" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/555" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/890" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/493" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/979" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/385" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1410" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/494" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/879" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1306" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/908" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/443" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/778" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/621" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/978" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1034" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/769" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/454" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/618" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/386" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/962" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/561" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/854" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1431" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1336" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1236" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1571" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1616" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1719" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/936" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1608" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/940" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1342" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1720" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1566" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1543" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1402" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/883" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1148" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1408" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/984" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/756" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1702" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1585" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/892" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/616" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1716" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/675" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/425" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/345" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1717" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/634" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1685" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/567" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1276" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1273" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1275" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/371" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/773" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1589" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/891" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/372" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1687" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/680" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/714" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1321" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/780" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/766" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/982" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/407" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/389" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/483" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/971" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1556" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/383" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/600" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/671" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/672" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/615" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/941" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1588" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1603" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1740" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/376" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1442" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1244" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1694" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1601" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/378" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/492" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/546" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/375" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1296" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1233" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/875" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1696" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1317" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/506" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/380" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/379" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1293" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1453" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1412" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/909" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1481" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1411" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1490" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/754" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1239" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/547" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1240" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1736" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/859" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1491" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/893" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/507" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/541" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1415" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/935" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1559" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1232" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/781" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1416" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1743" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/563" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/497" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/423" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/939" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1443" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1741" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1666" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1692" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1742" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1591" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/858" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1572" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/373" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/505" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/377" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1302" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/367" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/366" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1708" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1282" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1009" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/374" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/873" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/364" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1284" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1147" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/416" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/362" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/357" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1347" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1662" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/473" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/874" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1496" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1609" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1413" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/625" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/596" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1721" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/851" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1522" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/763" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1349" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1612" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1547" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/759" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/598" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/853" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/852" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/804" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/888" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/955" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/987" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1245" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1286" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1285" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1318" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1409" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/339" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1257" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/951" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/921" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/439" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/871" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1501" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1655" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/350" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/709" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/990" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/655" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1600" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1590" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1654" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/466" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1168" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1611" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1355" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/956" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1569" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1673" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/488" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/952" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1352" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1346" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1573" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1356" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1498" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1335" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/929" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1693" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1596" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1294" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/886" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/894" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1698" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1728" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/880" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1545" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1707" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1497" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1580" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1338" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1169" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1557" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/498" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1546" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1706" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1291" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/764" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1315" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/922" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1615" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/584" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/771" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1607" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1290" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1691" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/867" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/592" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/779" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/676" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/552" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1597" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1686" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/981" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1489" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1598" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1679" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1711" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/605" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/602" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/601" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/610" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/599" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/609" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/517" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/611" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/608" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/604" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1297" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/594" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1729" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1684" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1695" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1401" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1581" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/937" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/408" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/902" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/878" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/489" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1304" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1351" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1551" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1723" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1618" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1689" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1006" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1665" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/789" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1583" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1726" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1667" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1582" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1337" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1323" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1553" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1669" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1406" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/906" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/868" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/811" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/624" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/491" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/402" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/511" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/400" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/667" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/413" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1503" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/558" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/588" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/633" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/626" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/708" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/677" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1259" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1663" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/749" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/557" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/900" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/556" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/681" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/698" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/850" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/899" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/960" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1227" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1301" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1292" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1326" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1407" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1552" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1606" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1674" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/703" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/797" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1254" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1303" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1283" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/539" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/622" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/907" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/969" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1011" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/758" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1540" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/684" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/965" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1253" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1129" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1298" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/431" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/716" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/432" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/975" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1350" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1370" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/957" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1725" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1570" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1492" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/712" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/718" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1332" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1592" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/860" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/510" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/767" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/656" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/627" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/426" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/910" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/433" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/628" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/895" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/750" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1533" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/631" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/711" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1664" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/983" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1499" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/768" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/509" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1316" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/632" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/440" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1613" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1617" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/445" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/772" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1614" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/446" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/447" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/966" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/770" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/417" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/419" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/452" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/865" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/866" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/864" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/418" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/863" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/451" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/453" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/861" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/862" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/450" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/438" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1167" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/898" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/462" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/856" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/559" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1500" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/775" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/774" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/560" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1653" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/515" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/590" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1289" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/673" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/720" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/884" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/945" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/545" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1322" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/950" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/549" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/589" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/679" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/717" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/885" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/986" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1234" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1287" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1288" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1319" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1403" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1525" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/578" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/882" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/755" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/762" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1300" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1565" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1235" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1595" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/550" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/857" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/903" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/614" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1281" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/459" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/881" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/931" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/790" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1229" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1362" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/496" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1055" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1361" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1549" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/475" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/889" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/670" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1344" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/434" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/776" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1564" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1584" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/970" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/784" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/748" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/544" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/619" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/702" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/791" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/623" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/471" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1311" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/613" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/460" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1425" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/963" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1358" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/508" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1251" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1560" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1699" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1339" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1345" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/442" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1555" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1231" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1010" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/972" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/617" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/904" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/543" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/581" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/985" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1363" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1544" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1718" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/976" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1586" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1417" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1334" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/897" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/959" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1008" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1266" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1277" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1594" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/571" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1414" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1261" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/470" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1331" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/597" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/591" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1575" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1574" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1576" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1579" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1577" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1578" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/854" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1336" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/583" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1608" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/940" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/883" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1148" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1408" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1697" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/677" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1763" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1663" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1259" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1616" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/557" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/900" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/969" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1540" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/684" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/965" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1345" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1342" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1720" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1298" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/975" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1350" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1725" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1570" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/767" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/627" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/426" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/433" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/628" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/895" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/750" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1533" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/983" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1788" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1499" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/768" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1281" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/776" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1655" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/709" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/990" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1595" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/350" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/655" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1600" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1590" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1564" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1654" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/466" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1721" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/616" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1522" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/763" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1349" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/542" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/598" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/853" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/852" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/804" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/888" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/955" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/987" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1245" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1286" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1285" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1318" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1409" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/339" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1306" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1717" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/634" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1685" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1257" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/951" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/921" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1276" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1273" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/371" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/773" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/891" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/439" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/871" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1501" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/372" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/680" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/714" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/398" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1550" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1321" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/780" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/766" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/624" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/982" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/407" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/389" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/483" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1313" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/971" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1556" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/383" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/600" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/757" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/671" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/672" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/615" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/941" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1588" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1603" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1740" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/376" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1244" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1442" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1694" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1601" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/378" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/546" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/375" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1296" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1233" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/424" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/875" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1696" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1317" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/506" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/380" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/379" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1293" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1453" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1412" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/909" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1411" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/754" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1239" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1490" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/547" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1240" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1481" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1736" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/859" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1491" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/893" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/507" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/541" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1415" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1735" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/935" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1559" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1232" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/781" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1416" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1743" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/437" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/563" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/497" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/423" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/492" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/435" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/939" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1443" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1741" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1666" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1692" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1742" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1591" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/858" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1572" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/373" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/505" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/377" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1302" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/874" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/473" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/367" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/359" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/366" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1708" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1282" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1496" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1609" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1009" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/873" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/364" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1284" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1147" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1413" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/362" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/554" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1662" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/360" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/625" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/441" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/555" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/890" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/493" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/979" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/385" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1410" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/494" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/879" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/908" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/778" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/621" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/978" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1034" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/769" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/454" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/618" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/386" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/962" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/596" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/551" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1168" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1355" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/956" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/488" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/952" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1352" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1573" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1356" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1498" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1335" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/929" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1693" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1294" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1596" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/886" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/894" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1698" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1728" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/880" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1545" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1707" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1497" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1580" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1338" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1169" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1557" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/498" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1706" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1291" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/764" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1315" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/922" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1615" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/584" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/771" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1607" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1290" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1691" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/867" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/779" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/592" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/676" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/552" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/721" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1729" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1684" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1695" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1581" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1723" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1772" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1726" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1669" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1406" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1733" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/782" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/713" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/946" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/587" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/491" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/974" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/402" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1341" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1307" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/511" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/414" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/444" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/397" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/400" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/667" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/570" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/838" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/413" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/561" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1431" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1236" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1571" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1719" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/936" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1566" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1402" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/984" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/395" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/756" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/393" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1500" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1653" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1319" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1403" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1525" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1565" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/881" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1362" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1361" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1549" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/889" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1344" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1584" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1425" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1703" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/632" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/440" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1613" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1751" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1755" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1757" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1750" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1617" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1759" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/445" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/772" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1614" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1758" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/446" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/447" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/966" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/770" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/419" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/452" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/865" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/866" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/864" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/418" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/863" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/451" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/453" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/861" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/862" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/450" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/438" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1167" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/898" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/352" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/963" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1358" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/508" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1251" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1560" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1699" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1339" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1555" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1231" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1010" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/972" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/617" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/478" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/904" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/543" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/581" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/985" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1363" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1544" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1718" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/976" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/851" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1586" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1612" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1547" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/759" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1417" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1334" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/897" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/959" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1008" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1266" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1277" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1594" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/571" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1414" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1261" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1589" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/470" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1331" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1611" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1585" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1569" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1673" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/892" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1346" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/675" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/567" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1687" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1488" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1353" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1343" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1354" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1597" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1686" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/981" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1489" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1598" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1679" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1711" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/605" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/602" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/601" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/610" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/599" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/609" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/611" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/517" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/608" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/604" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1297" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/594" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1401" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/937" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/408" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/902" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/878" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/489" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1304" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1351" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1551" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1618" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1689" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1006" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1665" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/789" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1583" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1667" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1582" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1337" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1323" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1553" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/906" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/868" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/811" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1503" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/558" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/588" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/633" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/626" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/708" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/749" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/556" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/681" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/698" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/850" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/899" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/960" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1227" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1301" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1292" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1326" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1407" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1552" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1606" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1674" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/703" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/797" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1254" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1303" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1283" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/539" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/622" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/907" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1011" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/758" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1253" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1129" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/431" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/716" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/432" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1370" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/957" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1492" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/712" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/718" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1332" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1592" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/860" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/510" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/656" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/910" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/631" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/711" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1664" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/509" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1316" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/462" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/856" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/559" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/775" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/774" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/560" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/515" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/590" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1289" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/673" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/720" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/884" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/945" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/545" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1322" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/950" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/549" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/589" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/679" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/717" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/885" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/986" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1234" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1287" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1288" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/578" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/882" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/755" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/762" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1300" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1235" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/550" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/857" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/903" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/614" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/459" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/931" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/790" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1229" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/496" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1055" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/475" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/670" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/434" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/970" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/784" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/748" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/544" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/619" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/702" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/791" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/623" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/471" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1311" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/613" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/460" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/597" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/591" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1575" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1574" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1754" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1576" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1579" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1577" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1578" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1756" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/strategy-documents/1749" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F551"/>
+  <dimension ref="A1:F567"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A551" sqref="A551"/>
+      <selection activeCell="A567" sqref="A567"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="298.356" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
@@ -3707,10977 +3770,11297 @@
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>28</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
         <v>49</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B25" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B27" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B28" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B29" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B30" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B31" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B32" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B33" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B34" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B35" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B37" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B38" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B39" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B40" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B41" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B42" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B43" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>102</v>
+        <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B44" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>64</v>
+        <v>99</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B45" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B46" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" t="s">
         <v>106</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B47" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47" t="s">
         <v>106</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B48" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
         <v>106</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B49" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>106</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B50" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
         <v>106</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B51" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
         <v>106</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B52" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
         <v>106</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B53" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53" t="s">
         <v>106</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B54" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
         <v>106</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B55" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55" t="s">
         <v>106</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B56" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" t="s">
         <v>106</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B57" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B58" t="s">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B59" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B60" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C60" t="s">
         <v>10</v>
       </c>
       <c r="D60" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B61" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B62" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B63" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B64" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B65" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B66" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B67" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67" t="s">
+        <v>127</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="4" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B68" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B69" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="4" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B70" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C70" t="s">
         <v>10</v>
       </c>
       <c r="D70" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="4" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B71" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="D71" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="4" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B72" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>85</v>
+        <v>159</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B73" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>85</v>
+        <v>161</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B74" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>127</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B75" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B76" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B77" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B78" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B79" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B80" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B81" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B82" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B83" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B84" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B85" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B86" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B87" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87" t="s">
+        <v>127</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>127</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>127</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
         <v>193</v>
-      </c>
-[...13 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>127</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>127</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
         <v>197</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B93" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C93" t="s">
         <v>10</v>
       </c>
       <c r="D93" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B94" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C94" t="s">
         <v>10</v>
       </c>
       <c r="D94" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B95" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B96" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C96" t="s">
         <v>10</v>
       </c>
       <c r="D96" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B97" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B98" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C98" t="s">
         <v>10</v>
       </c>
       <c r="D98" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B99" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C99" t="s">
         <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B100" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>217</v>
+        <v>92</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="4" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B101" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="4" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B102" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="4" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B103" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C103" t="s">
         <v>10</v>
       </c>
       <c r="D103" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="4" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B104" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C104" t="s">
         <v>10</v>
       </c>
       <c r="D104" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="4" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B105" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C105" t="s">
         <v>10</v>
       </c>
       <c r="D105" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="4" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B106" t="s">
-        <v>229</v>
+        <v>24</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="4" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B107" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="4" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B108" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="B109" t="s">
+        <v>38</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>199</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
         <v>233</v>
-      </c>
-[...13 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>235</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="B111" t="s">
+        <v>130</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
+        <v>235</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
         <v>238</v>
-      </c>
-[...13 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="B112" t="s">
+        <v>130</v>
+      </c>
+      <c r="C112" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" t="s">
+        <v>235</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
         <v>240</v>
-      </c>
-[...13 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="B113" t="s">
+        <v>130</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" t="s">
+        <v>235</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
         <v>242</v>
-      </c>
-[...13 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="B114" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
+        <v>235</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
         <v>244</v>
-      </c>
-[...13 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B115" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" t="s">
+        <v>235</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="B116" t="s">
+        <v>18</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>235</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
         <v>248</v>
-      </c>
-[...13 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="B117" t="s">
+        <v>18</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
+        <v>235</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="B118" t="s">
+        <v>38</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
+        <v>235</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="4" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B119" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C119" t="s">
         <v>10</v>
       </c>
       <c r="D119" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="4" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B120" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C120" t="s">
         <v>10</v>
       </c>
       <c r="D120" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="4" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B121" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B122" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C122" t="s">
         <v>10</v>
       </c>
       <c r="D122" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B123" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C123" t="s">
         <v>10</v>
       </c>
       <c r="D123" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B124" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>10</v>
       </c>
       <c r="D124" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="4" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B125" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="4" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B126" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C126" t="s">
         <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="4" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B127" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C127" t="s">
         <v>10</v>
       </c>
       <c r="D127" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="4" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B128" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C128" t="s">
         <v>10</v>
       </c>
       <c r="D128" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B129" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C129" t="s">
         <v>10</v>
       </c>
       <c r="D129" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B130" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C130" t="s">
         <v>10</v>
       </c>
       <c r="D130" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B131" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C131" t="s">
         <v>10</v>
       </c>
       <c r="D131" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B132" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C132" t="s">
         <v>10</v>
       </c>
       <c r="D132" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B133" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C133" t="s">
         <v>10</v>
       </c>
       <c r="D133" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B134" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="B135" t="s">
+        <v>18</v>
+      </c>
+      <c r="C135" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" t="s">
+        <v>235</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
         <v>285</v>
-      </c>
-[...13 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="B136" t="s">
+        <v>18</v>
+      </c>
+      <c r="C136" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
+        <v>235</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
         <v>287</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="B137" t="s">
+        <v>18</v>
+      </c>
+      <c r="C137" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" t="s">
+        <v>235</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
         <v>289</v>
-      </c>
-[...13 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="4" t="s">
         <v>290</v>
       </c>
       <c r="B138" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="4" t="s">
         <v>292</v>
       </c>
       <c r="B139" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C139" t="s">
         <v>10</v>
       </c>
       <c r="D139" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="4" t="s">
         <v>294</v>
       </c>
       <c r="B140" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C140" t="s">
         <v>10</v>
       </c>
       <c r="D140" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="4" t="s">
         <v>296</v>
       </c>
       <c r="B141" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>10</v>
       </c>
       <c r="D141" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="4" t="s">
         <v>298</v>
       </c>
       <c r="B142" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C142" t="s">
         <v>10</v>
       </c>
       <c r="D142" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="4" t="s">
         <v>300</v>
       </c>
       <c r="B143" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C143" t="s">
         <v>10</v>
       </c>
       <c r="D143" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="B144" t="s">
+        <v>18</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>235</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
         <v>302</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="B145" t="s">
+        <v>18</v>
+      </c>
+      <c r="C145" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" t="s">
+        <v>235</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
         <v>304</v>
-      </c>
-[...13 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="B146" t="s">
+        <v>18</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>235</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
         <v>306</v>
-      </c>
-[...13 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="4" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B147" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C147" t="s">
         <v>10</v>
       </c>
       <c r="D147" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="4" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B148" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C148" t="s">
         <v>10</v>
       </c>
       <c r="D148" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="4" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B149" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C149" t="s">
         <v>10</v>
       </c>
       <c r="D149" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="4" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B150" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="4" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B151" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="4" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B152" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C152" t="s">
         <v>10</v>
       </c>
       <c r="D152" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="4" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B153" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C153" t="s">
         <v>10</v>
       </c>
       <c r="D153" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="4" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B154" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>239</v>
+        <v>321</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="B155" t="s">
+        <v>18</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>235</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="B156" t="s">
+        <v>18</v>
+      </c>
+      <c r="C156" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" t="s">
+        <v>235</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
         <v>325</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="B157" t="s">
+        <v>18</v>
+      </c>
+      <c r="C157" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" t="s">
+        <v>235</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="B158" t="s">
+        <v>18</v>
+      </c>
+      <c r="C158" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" t="s">
+        <v>235</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
         <v>329</v>
-      </c>
-[...13 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="4" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B159" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C159" t="s">
         <v>10</v>
       </c>
       <c r="D159" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>332</v>
+        <v>269</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="4" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B160" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C160" t="s">
         <v>10</v>
       </c>
       <c r="D160" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="4" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B161" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C161" t="s">
         <v>10</v>
       </c>
       <c r="D161" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="4" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B162" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C162" t="s">
         <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="4" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B163" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C163" t="s">
         <v>10</v>
       </c>
       <c r="D163" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="4" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B164" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C164" t="s">
         <v>10</v>
       </c>
       <c r="D164" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>343</v>
+        <v>269</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="4" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B165" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C165" t="s">
         <v>10</v>
       </c>
       <c r="D165" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="4" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B166" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C166" t="s">
         <v>10</v>
       </c>
       <c r="D166" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="4" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B167" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C167" t="s">
         <v>10</v>
       </c>
       <c r="D167" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="4" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B168" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C168" t="s">
         <v>10</v>
       </c>
       <c r="D168" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>351</v>
+        <v>257</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="4" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B169" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C169" t="s">
         <v>10</v>
       </c>
       <c r="D169" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="4" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B170" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C170" t="s">
         <v>10</v>
       </c>
       <c r="D170" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="4" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B171" t="s">
-        <v>357</v>
+        <v>18</v>
       </c>
       <c r="C171" t="s">
         <v>10</v>
       </c>
       <c r="D171" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="4" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="B172" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C172" t="s">
         <v>10</v>
       </c>
       <c r="D172" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="4" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="B173" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C173" t="s">
         <v>10</v>
       </c>
       <c r="D173" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="4" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="B174" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C174" t="s">
         <v>10</v>
       </c>
       <c r="D174" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="4" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="B175" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C175" t="s">
         <v>10</v>
       </c>
       <c r="D175" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="4" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="B176" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>10</v>
       </c>
       <c r="D176" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>85</v>
+        <v>362</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="4" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B177" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>10</v>
       </c>
       <c r="D177" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="4" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="B178" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C178" t="s">
         <v>10</v>
       </c>
       <c r="D178" t="s">
-        <v>342</v>
+        <v>366</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="4" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B179" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C179" t="s">
         <v>10</v>
       </c>
       <c r="D179" t="s">
-        <v>342</v>
+        <v>366</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="4" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B180" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C180" t="s">
         <v>10</v>
       </c>
       <c r="D180" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="4" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="B181" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C181" t="s">
         <v>10</v>
       </c>
       <c r="D181" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="4" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B182" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C182" t="s">
         <v>10</v>
       </c>
       <c r="D182" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>380</v>
+        <v>165</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="4" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B183" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C183" t="s">
         <v>10</v>
       </c>
       <c r="D183" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="4" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="B184" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C184" t="s">
         <v>10</v>
       </c>
       <c r="D184" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="4" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B185" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C185" t="s">
         <v>10</v>
       </c>
       <c r="D185" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="4" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="B186" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C186" t="s">
         <v>10</v>
       </c>
       <c r="D186" t="s">
-        <v>388</v>
+        <v>366</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="4" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="B187" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C187" t="s">
         <v>10</v>
       </c>
       <c r="D187" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="4" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="B188" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C188" t="s">
         <v>10</v>
       </c>
       <c r="D188" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="4" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="B189" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C189" t="s">
         <v>10</v>
       </c>
       <c r="D189" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="4" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="B190" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C190" t="s">
         <v>10</v>
       </c>
       <c r="D190" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="4" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="B191" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>10</v>
       </c>
       <c r="D191" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="4" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="B192" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C192" t="s">
         <v>10</v>
       </c>
       <c r="D192" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="4" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="B193" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C193" t="s">
         <v>10</v>
       </c>
       <c r="D193" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="4" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="B194" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C194" t="s">
         <v>10</v>
       </c>
       <c r="D194" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>406</v>
+        <v>139</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="4" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B195" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C195" t="s">
         <v>10</v>
       </c>
       <c r="D195" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="4" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="B196" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>10</v>
       </c>
       <c r="D196" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="4" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B197" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>10</v>
       </c>
       <c r="D197" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="4" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="B198" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>10</v>
       </c>
       <c r="D198" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="4" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B199" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>10</v>
       </c>
       <c r="D199" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>416</v>
+        <v>373</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="4" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="B200" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C200" t="s">
         <v>10</v>
       </c>
       <c r="D200" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="4" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="B201" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C201" t="s">
         <v>10</v>
       </c>
       <c r="D201" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="4" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="B202" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C202" t="s">
         <v>10</v>
       </c>
       <c r="D202" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="4" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="B203" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>10</v>
       </c>
       <c r="D203" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="4" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="B204" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>10</v>
       </c>
       <c r="D204" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="4" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="B205" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C205" t="s">
         <v>10</v>
       </c>
       <c r="D205" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="4" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="B206" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C206" t="s">
         <v>10</v>
       </c>
       <c r="D206" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="4" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="B207" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C207" t="s">
         <v>10</v>
       </c>
       <c r="D207" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>345</v>
+        <v>423</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="4" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="B208" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C208" t="s">
         <v>10</v>
       </c>
       <c r="D208" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="4" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="B209" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C209" t="s">
         <v>10</v>
       </c>
       <c r="D209" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="4" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="B210" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C210" t="s">
         <v>10</v>
       </c>
       <c r="D210" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="4" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="B211" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C211" t="s">
         <v>10</v>
       </c>
       <c r="D211" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="4" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="B212" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C212" t="s">
         <v>10</v>
       </c>
       <c r="D212" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="4" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="B213" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C213" t="s">
         <v>10</v>
       </c>
       <c r="D213" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="4" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="B214" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C214" t="s">
         <v>10</v>
       </c>
       <c r="D214" t="s">
-        <v>445</v>
+        <v>408</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="4" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="B215" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C215" t="s">
         <v>10</v>
       </c>
       <c r="D215" t="s">
-        <v>445</v>
+        <v>408</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="4" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="B216" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>10</v>
       </c>
       <c r="D216" t="s">
-        <v>445</v>
+        <v>408</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="4" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="B217" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C217" t="s">
         <v>10</v>
       </c>
       <c r="D217" t="s">
-        <v>445</v>
+        <v>408</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="4" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="B218" t="s">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="C218" t="s">
         <v>10</v>
       </c>
       <c r="D218" t="s">
         <v>445</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="4" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="B219" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C219" t="s">
         <v>10</v>
       </c>
       <c r="D219" t="s">
         <v>445</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>456</v>
+        <v>139</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="4" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="B220" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C220" t="s">
         <v>10</v>
       </c>
       <c r="D220" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="4" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="B221" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="C221" t="s">
         <v>10</v>
       </c>
       <c r="D221" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="4" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="B222" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C222" t="s">
         <v>10</v>
       </c>
       <c r="D222" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="4" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="B223" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C223" t="s">
         <v>10</v>
       </c>
       <c r="D223" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="4" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="B224" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C224" t="s">
         <v>10</v>
       </c>
       <c r="D224" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="4" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="B225" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C225" t="s">
         <v>10</v>
       </c>
       <c r="D225" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="4" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="B226" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C226" t="s">
         <v>10</v>
       </c>
       <c r="D226" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="4" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="B227" t="s">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="C227" t="s">
         <v>10</v>
       </c>
       <c r="D227" t="s">
+        <v>449</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="4" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="B228" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C228" t="s">
         <v>10</v>
       </c>
       <c r="D228" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="4" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="B229" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C229" t="s">
         <v>10</v>
       </c>
       <c r="D229" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="4" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="B230" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C230" t="s">
         <v>10</v>
       </c>
       <c r="D230" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="4" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="B231" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C231" t="s">
         <v>10</v>
       </c>
       <c r="D231" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="4" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="B232" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C232" t="s">
         <v>10</v>
       </c>
       <c r="D232" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="4" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="B233" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C233" t="s">
         <v>10</v>
       </c>
       <c r="D233" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="4" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="B234" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C234" t="s">
         <v>10</v>
       </c>
       <c r="D234" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="4" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="B235" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C235" t="s">
         <v>10</v>
       </c>
       <c r="D235" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="4" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="B236" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C236" t="s">
         <v>10</v>
       </c>
       <c r="D236" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="4" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="B237" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C237" t="s">
         <v>10</v>
       </c>
       <c r="D237" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="4" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="B238" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C238" t="s">
         <v>10</v>
       </c>
       <c r="D238" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="4" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="B239" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C239" t="s">
         <v>10</v>
       </c>
       <c r="D239" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>58</v>
+        <v>133</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="4" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="B240" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C240" t="s">
         <v>10</v>
       </c>
       <c r="D240" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="4" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="B241" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C241" t="s">
         <v>10</v>
       </c>
       <c r="D241" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="4" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="B242" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C242" t="s">
         <v>10</v>
       </c>
       <c r="D242" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="4" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="B243" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C243" t="s">
         <v>10</v>
       </c>
       <c r="D243" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>501</v>
+        <v>493</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="4" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="B244" t="s">
-        <v>503</v>
+        <v>18</v>
       </c>
       <c r="C244" t="s">
         <v>10</v>
       </c>
       <c r="D244" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="4" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="B245" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C245" t="s">
         <v>10</v>
       </c>
       <c r="D245" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="4" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="B246" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C246" t="s">
         <v>10</v>
       </c>
       <c r="D246" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
       <c r="F246" t="s">
-        <v>396</v>
+        <v>499</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="4" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="B247" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C247" t="s">
         <v>10</v>
       </c>
       <c r="D247" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="4" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="B248" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C248" t="s">
         <v>10</v>
       </c>
       <c r="D248" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E248" t="s">
         <v>12</v>
       </c>
       <c r="F248" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="4" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="B249" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C249" t="s">
         <v>10</v>
       </c>
       <c r="D249" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E249" t="s">
         <v>12</v>
       </c>
       <c r="F249" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="4" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="B250" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C250" t="s">
         <v>10</v>
       </c>
       <c r="D250" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E250" t="s">
         <v>12</v>
       </c>
       <c r="F250" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="4" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="B251" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="C251" t="s">
         <v>10</v>
       </c>
       <c r="D251" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E251" t="s">
         <v>12</v>
       </c>
       <c r="F251" t="s">
-        <v>517</v>
+        <v>319</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="4" t="s">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="B252" t="s">
-        <v>503</v>
+        <v>21</v>
       </c>
       <c r="C252" t="s">
         <v>10</v>
       </c>
       <c r="D252" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E252" t="s">
         <v>12</v>
       </c>
       <c r="F252" t="s">
-        <v>519</v>
+        <v>510</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="4" t="s">
-        <v>520</v>
+        <v>511</v>
       </c>
       <c r="B253" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C253" t="s">
         <v>10</v>
       </c>
       <c r="D253" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E253" t="s">
         <v>12</v>
       </c>
       <c r="F253" t="s">
-        <v>521</v>
+        <v>512</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="4" t="s">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="B254" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C254" t="s">
         <v>10</v>
       </c>
       <c r="D254" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E254" t="s">
         <v>12</v>
       </c>
       <c r="F254" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="4" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="B255" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C255" t="s">
         <v>10</v>
       </c>
       <c r="D255" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E255" t="s">
         <v>12</v>
       </c>
       <c r="F255" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="4" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="B256" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C256" t="s">
         <v>10</v>
       </c>
       <c r="D256" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E256" t="s">
         <v>12</v>
       </c>
       <c r="F256" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="4" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="B257" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C257" t="s">
         <v>10</v>
       </c>
       <c r="D257" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E257" t="s">
         <v>12</v>
       </c>
       <c r="F257" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="4" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="B258" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C258" t="s">
         <v>10</v>
       </c>
       <c r="D258" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E258" t="s">
         <v>12</v>
       </c>
       <c r="F258" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="4" t="s">
-        <v>532</v>
+        <v>521</v>
       </c>
       <c r="B259" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C259" t="s">
         <v>10</v>
       </c>
       <c r="D259" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E259" t="s">
         <v>12</v>
       </c>
       <c r="F259" t="s">
-        <v>299</v>
+        <v>523</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="4" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="B260" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C260" t="s">
         <v>10</v>
       </c>
       <c r="D260" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E260" t="s">
         <v>12</v>
       </c>
       <c r="F260" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="4" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="B261" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C261" t="s">
         <v>10</v>
       </c>
       <c r="D261" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E261" t="s">
         <v>12</v>
       </c>
       <c r="F261" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="4" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="B262" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C262" t="s">
         <v>10</v>
       </c>
       <c r="D262" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E262" t="s">
         <v>12</v>
       </c>
       <c r="F262" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="4" t="s">
-        <v>539</v>
+        <v>529</v>
       </c>
       <c r="B263" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C263" t="s">
         <v>10</v>
       </c>
       <c r="D263" t="s">
-        <v>464</v>
+        <v>530</v>
       </c>
       <c r="E263" t="s">
         <v>12</v>
       </c>
       <c r="F263" t="s">
-        <v>540</v>
+        <v>531</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="4" t="s">
-        <v>541</v>
+        <v>532</v>
       </c>
       <c r="B264" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C264" t="s">
         <v>10</v>
       </c>
       <c r="D264" t="s">
-        <v>464</v>
+        <v>530</v>
       </c>
       <c r="E264" t="s">
         <v>12</v>
       </c>
       <c r="F264" t="s">
-        <v>542</v>
+        <v>533</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="4" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="B265" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C265" t="s">
         <v>10</v>
       </c>
       <c r="D265" t="s">
-        <v>464</v>
+        <v>530</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="4" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="B266" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C266" t="s">
         <v>10</v>
       </c>
       <c r="D266" t="s">
-        <v>464</v>
+        <v>530</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="4" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="B267" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C267" t="s">
         <v>10</v>
       </c>
       <c r="D267" t="s">
-        <v>464</v>
+        <v>530</v>
       </c>
       <c r="E267" t="s">
         <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="4" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="B268" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C268" t="s">
         <v>10</v>
       </c>
       <c r="D268" t="s">
-        <v>464</v>
+        <v>530</v>
       </c>
       <c r="E268" t="s">
         <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="4" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="B269" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C269" t="s">
         <v>10</v>
       </c>
       <c r="D269" t="s">
-        <v>464</v>
+        <v>530</v>
       </c>
       <c r="E269" t="s">
         <v>12</v>
       </c>
       <c r="F269" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="4" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="B270" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C270" t="s">
         <v>10</v>
       </c>
       <c r="D270" t="s">
-        <v>464</v>
+        <v>530</v>
       </c>
       <c r="E270" t="s">
         <v>12</v>
       </c>
       <c r="F270" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="4" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="B271" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C271" t="s">
         <v>10</v>
       </c>
       <c r="D271" t="s">
-        <v>554</v>
+        <v>530</v>
       </c>
       <c r="E271" t="s">
         <v>12</v>
       </c>
       <c r="F271" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="4" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="B272" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C272" t="s">
         <v>10</v>
       </c>
       <c r="D272" t="s">
-        <v>554</v>
+        <v>530</v>
       </c>
       <c r="E272" t="s">
         <v>12</v>
       </c>
       <c r="F272" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="4" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="B273" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C273" t="s">
         <v>10</v>
       </c>
       <c r="D273" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E273" t="s">
         <v>12</v>
       </c>
       <c r="F273" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="4" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="B274" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C274" t="s">
         <v>10</v>
       </c>
       <c r="D274" t="s">
+        <v>551</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
         <v>554</v>
-      </c>
-[...4 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="4" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="B275" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C275" t="s">
         <v>10</v>
       </c>
       <c r="D275" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E275" t="s">
         <v>12</v>
       </c>
       <c r="F275" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="4" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="B276" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C276" t="s">
         <v>10</v>
       </c>
       <c r="D276" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E276" t="s">
         <v>12</v>
       </c>
       <c r="F276" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="4" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="B277" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C277" t="s">
         <v>10</v>
       </c>
       <c r="D277" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E277" t="s">
         <v>12</v>
       </c>
       <c r="F277" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="4" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="B278" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C278" t="s">
         <v>10</v>
       </c>
       <c r="D278" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E278" t="s">
         <v>12</v>
       </c>
       <c r="F278" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="4" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="B279" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C279" t="s">
         <v>10</v>
       </c>
       <c r="D279" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E279" t="s">
         <v>12</v>
       </c>
       <c r="F279" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="4" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="B280" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C280" t="s">
         <v>10</v>
       </c>
       <c r="D280" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E280" t="s">
         <v>12</v>
       </c>
       <c r="F280" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="4" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="B281" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C281" t="s">
         <v>10</v>
       </c>
       <c r="D281" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E281" t="s">
         <v>12</v>
       </c>
       <c r="F281" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="4" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B282" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C282" t="s">
         <v>10</v>
       </c>
       <c r="D282" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E282" t="s">
         <v>12</v>
       </c>
       <c r="F282" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="4" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="B283" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C283" t="s">
         <v>10</v>
       </c>
       <c r="D283" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E283" t="s">
         <v>12</v>
       </c>
       <c r="F283" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="4" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B284" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C284" t="s">
         <v>10</v>
       </c>
       <c r="D284" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E284" t="s">
         <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="4" t="s">
         <v>575</v>
       </c>
       <c r="B285" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C285" t="s">
         <v>10</v>
       </c>
       <c r="D285" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E285" t="s">
         <v>12</v>
       </c>
       <c r="F285" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="4" t="s">
         <v>577</v>
       </c>
       <c r="B286" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C286" t="s">
         <v>10</v>
       </c>
       <c r="D286" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E286" t="s">
         <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="4" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B287" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C287" t="s">
         <v>10</v>
       </c>
       <c r="D287" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E287" t="s">
         <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="4" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B288" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C288" t="s">
         <v>10</v>
       </c>
       <c r="D288" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E288" t="s">
         <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>297</v>
+        <v>582</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="4" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B289" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C289" t="s">
         <v>10</v>
       </c>
       <c r="D289" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>569</v>
+        <v>584</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="4" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B290" t="s">
-        <v>503</v>
+        <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>10</v>
       </c>
       <c r="D290" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="F290" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="4" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="B291" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C291" t="s">
         <v>10</v>
       </c>
       <c r="D291" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E291" t="s">
         <v>12</v>
       </c>
       <c r="F291" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="4" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="B292" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C292" t="s">
         <v>10</v>
       </c>
       <c r="D292" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="4" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="B293" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C293" t="s">
         <v>10</v>
       </c>
       <c r="D293" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
       <c r="F293" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="4" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="B294" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C294" t="s">
         <v>10</v>
       </c>
       <c r="D294" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E294" t="s">
         <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="4" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="B295" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C295" t="s">
         <v>10</v>
       </c>
       <c r="D295" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>592</v>
+        <v>90</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="4" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B296" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C296" t="s">
         <v>10</v>
       </c>
       <c r="D296" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E296" t="s">
         <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="4" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B297" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C297" t="s">
         <v>10</v>
       </c>
       <c r="D297" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E297" t="s">
         <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="4" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="B298" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="C298" t="s">
         <v>10</v>
       </c>
       <c r="D298" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E298" t="s">
         <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="4" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B299" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C299" t="s">
         <v>10</v>
       </c>
       <c r="D299" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E299" t="s">
         <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="4" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B300" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>10</v>
       </c>
       <c r="D300" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E300" t="s">
         <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="4" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="B301" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>10</v>
       </c>
       <c r="D301" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E301" t="s">
         <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="4" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B302" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C302" t="s">
         <v>10</v>
       </c>
       <c r="D302" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E302" t="s">
         <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="4" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B303" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>10</v>
       </c>
       <c r="D303" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="E303" t="s">
         <v>12</v>
       </c>
       <c r="F303" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="4" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B304" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C304" t="s">
         <v>10</v>
       </c>
       <c r="D304" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="4" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="B305" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C305" t="s">
         <v>10</v>
       </c>
       <c r="D305" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="B306" t="s">
+        <v>38</v>
+      </c>
+      <c r="C306" t="s">
+        <v>10</v>
+      </c>
+      <c r="D306" t="s">
         <v>613</v>
       </c>
-      <c r="B306" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="4" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="B307" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C307" t="s">
         <v>10</v>
       </c>
       <c r="D307" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="4" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="B308" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C308" t="s">
         <v>10</v>
       </c>
       <c r="D308" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E308" t="s">
         <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="4" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="B309" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C309" t="s">
         <v>10</v>
       </c>
       <c r="D309" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="4" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="B310" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C310" t="s">
         <v>10</v>
       </c>
       <c r="D310" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E310" t="s">
         <v>12</v>
       </c>
       <c r="F310" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="4" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="B311" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C311" t="s">
         <v>10</v>
       </c>
       <c r="D311" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E311" t="s">
         <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="4" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B312" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C312" t="s">
         <v>10</v>
       </c>
       <c r="D312" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E312" t="s">
         <v>12</v>
       </c>
       <c r="F312" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="4" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="B313" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C313" t="s">
         <v>10</v>
       </c>
       <c r="D313" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E313" t="s">
         <v>12</v>
       </c>
       <c r="F313" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="4" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="B314" t="s">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="C314" t="s">
         <v>10</v>
       </c>
       <c r="D314" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E314" t="s">
         <v>12</v>
       </c>
       <c r="F314" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="4" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="B315" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C315" t="s">
         <v>10</v>
       </c>
       <c r="D315" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E315" t="s">
         <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="4" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="B316" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C316" t="s">
         <v>10</v>
       </c>
       <c r="D316" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E316" t="s">
         <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="4" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="B317" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>10</v>
       </c>
       <c r="D317" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="E317" t="s">
         <v>12</v>
       </c>
       <c r="F317" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="4" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B318" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C318" t="s">
         <v>10</v>
       </c>
       <c r="D318" t="s">
-        <v>554</v>
+        <v>642</v>
       </c>
       <c r="E318" t="s">
         <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="4" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="B319" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>10</v>
       </c>
       <c r="D319" t="s">
-        <v>554</v>
+        <v>645</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="4" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="B320" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="C320" t="s">
         <v>10</v>
       </c>
       <c r="D320" t="s">
-        <v>554</v>
+        <v>645</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>441</v>
+        <v>648</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="4" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="B321" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C321" t="s">
         <v>10</v>
       </c>
       <c r="D321" t="s">
-        <v>554</v>
+        <v>645</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
       <c r="F321" t="s">
-        <v>592</v>
+        <v>650</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="4" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="B322" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>10</v>
       </c>
       <c r="D322" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E322" t="s">
         <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="4" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="B323" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>10</v>
       </c>
       <c r="D323" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E323" t="s">
         <v>12</v>
       </c>
       <c r="F323" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="4" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="B324" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>10</v>
       </c>
       <c r="D324" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E324" t="s">
         <v>12</v>
       </c>
       <c r="F324" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="4" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B325" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>10</v>
       </c>
       <c r="D325" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E325" t="s">
         <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="4" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B326" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C326" t="s">
         <v>10</v>
       </c>
       <c r="D326" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E326" t="s">
         <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="4" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B327" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>10</v>
       </c>
       <c r="D327" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E327" t="s">
         <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="4" t="s">
         <v>656</v>
       </c>
       <c r="B328" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>10</v>
       </c>
       <c r="D328" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E328" t="s">
         <v>12</v>
       </c>
       <c r="F328" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="4" t="s">
         <v>658</v>
       </c>
       <c r="B329" t="s">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="C329" t="s">
         <v>10</v>
       </c>
       <c r="D329" t="s">
+        <v>645</v>
+      </c>
+      <c r="E329" t="s">
+        <v>12</v>
+      </c>
+      <c r="F329" t="s">
         <v>659</v>
-      </c>
-[...4 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="B330" t="s">
+        <v>18</v>
+      </c>
+      <c r="C330" t="s">
+        <v>10</v>
+      </c>
+      <c r="D330" t="s">
+        <v>645</v>
+      </c>
+      <c r="E330" t="s">
+        <v>12</v>
+      </c>
+      <c r="F330" t="s">
         <v>661</v>
-      </c>
-[...13 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="4" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B331" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>10</v>
       </c>
       <c r="D331" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E331" t="s">
         <v>12</v>
       </c>
       <c r="F331" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="4" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="B332" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C332" t="s">
         <v>10</v>
       </c>
       <c r="D332" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E332" t="s">
         <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="4" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="B333" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C333" t="s">
         <v>10</v>
       </c>
       <c r="D333" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E333" t="s">
         <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="4" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="B334" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C334" t="s">
         <v>10</v>
       </c>
       <c r="D334" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E334" t="s">
         <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="4" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="B335" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C335" t="s">
         <v>10</v>
       </c>
       <c r="D335" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E335" t="s">
         <v>12</v>
       </c>
       <c r="F335" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="4" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="B336" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C336" t="s">
         <v>10</v>
       </c>
       <c r="D336" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E336" t="s">
         <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="4" t="s">
         <v>673</v>
       </c>
       <c r="B337" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C337" t="s">
         <v>10</v>
       </c>
       <c r="D337" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E337" t="s">
         <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="4" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="B338" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C338" t="s">
         <v>10</v>
       </c>
       <c r="D338" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E338" t="s">
         <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="4" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="B339" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C339" t="s">
         <v>10</v>
       </c>
       <c r="D339" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E339" t="s">
         <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="4" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="B340" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C340" t="s">
         <v>10</v>
       </c>
       <c r="D340" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E340" t="s">
         <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="4" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="B341" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C341" t="s">
         <v>10</v>
       </c>
       <c r="D341" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E341" t="s">
         <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>462</v>
+        <v>672</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="4" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="B342" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C342" t="s">
         <v>10</v>
       </c>
       <c r="D342" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E342" t="s">
         <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="4" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="B343" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C343" t="s">
         <v>10</v>
       </c>
       <c r="D343" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E343" t="s">
         <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>686</v>
+        <v>672</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" s="4" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="B344" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C344" t="s">
         <v>10</v>
       </c>
       <c r="D344" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E344" t="s">
         <v>12</v>
       </c>
       <c r="F344" t="s">
-        <v>688</v>
+        <v>672</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="4" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="B345" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C345" t="s">
         <v>10</v>
       </c>
       <c r="D345" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E345" t="s">
         <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>690</v>
+        <v>675</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="4" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="B346" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C346" t="s">
         <v>10</v>
       </c>
       <c r="D346" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E346" t="s">
         <v>12</v>
       </c>
       <c r="F346" t="s">
-        <v>692</v>
+        <v>675</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="4" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="B347" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C347" t="s">
         <v>10</v>
       </c>
       <c r="D347" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E347" t="s">
         <v>12</v>
       </c>
       <c r="F347" t="s">
-        <v>694</v>
+        <v>672</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="4" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="B348" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>10</v>
       </c>
       <c r="D348" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E348" t="s">
         <v>12</v>
       </c>
       <c r="F348" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="4" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="B349" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>10</v>
       </c>
       <c r="D349" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E349" t="s">
         <v>12</v>
       </c>
       <c r="F349" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="4" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="B350" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>10</v>
       </c>
       <c r="D350" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="E350" t="s">
         <v>12</v>
       </c>
       <c r="F350" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="4" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="B351" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C351" t="s">
         <v>10</v>
       </c>
       <c r="D351" t="s">
-        <v>659</v>
+        <v>692</v>
       </c>
       <c r="E351" t="s">
         <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>702</v>
+        <v>269</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" s="4" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="B352" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C352" t="s">
         <v>10</v>
       </c>
       <c r="D352" t="s">
-        <v>659</v>
+        <v>692</v>
       </c>
       <c r="E352" t="s">
         <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="4" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="B353" t="s">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="C353" t="s">
         <v>10</v>
       </c>
       <c r="D353" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E353" t="s">
         <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="4" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
       <c r="B354" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C354" t="s">
         <v>10</v>
       </c>
       <c r="D354" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E354" t="s">
         <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>708</v>
+        <v>699</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="4" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="B355" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C355" t="s">
         <v>10</v>
       </c>
       <c r="D355" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E355" t="s">
         <v>12</v>
       </c>
       <c r="F355" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="4" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="B356" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C356" t="s">
         <v>10</v>
       </c>
       <c r="D356" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E356" t="s">
         <v>12</v>
       </c>
       <c r="F356" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="4" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="B357" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C357" t="s">
         <v>10</v>
       </c>
       <c r="D357" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E357" t="s">
         <v>12</v>
       </c>
       <c r="F357" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="4" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="B358" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C358" t="s">
         <v>10</v>
       </c>
       <c r="D358" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E358" t="s">
         <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="4" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="B359" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C359" t="s">
         <v>10</v>
       </c>
       <c r="D359" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E359" t="s">
         <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="4" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
       <c r="B360" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>10</v>
       </c>
       <c r="D360" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E360" t="s">
         <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="4" t="s">
-        <v>721</v>
+        <v>712</v>
       </c>
       <c r="B361" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>10</v>
       </c>
       <c r="D361" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E361" t="s">
         <v>12</v>
       </c>
       <c r="F361" t="s">
-        <v>722</v>
+        <v>713</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="4" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="B362" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>10</v>
       </c>
       <c r="D362" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
       <c r="F362" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="4" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
       <c r="B363" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>10</v>
       </c>
       <c r="D363" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="4" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="B364" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C364" t="s">
         <v>10</v>
       </c>
       <c r="D364" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="E364" t="s">
         <v>12</v>
       </c>
       <c r="F364" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="4" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="B365" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C365" t="s">
         <v>10</v>
       </c>
       <c r="D365" t="s">
-        <v>659</v>
+        <v>720</v>
       </c>
       <c r="E365" t="s">
         <v>12</v>
       </c>
       <c r="F365" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="4" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="B366" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C366" t="s">
         <v>10</v>
       </c>
       <c r="D366" t="s">
-        <v>659</v>
+        <v>720</v>
       </c>
       <c r="E366" t="s">
         <v>12</v>
       </c>
       <c r="F366" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="4" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="B367" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C367" t="s">
         <v>10</v>
       </c>
       <c r="D367" t="s">
-        <v>659</v>
+        <v>720</v>
       </c>
       <c r="E367" t="s">
         <v>12</v>
       </c>
       <c r="F367" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="4" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
       <c r="B368" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C368" t="s">
         <v>10</v>
       </c>
       <c r="D368" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E368" t="s">
         <v>12</v>
       </c>
       <c r="F368" t="s">
-        <v>736</v>
+        <v>728</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="4" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B369" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C369" t="s">
         <v>10</v>
       </c>
       <c r="D369" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E369" t="s">
         <v>12</v>
       </c>
       <c r="F369" t="s">
-        <v>738</v>
+        <v>730</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="4" t="s">
-        <v>739</v>
+        <v>731</v>
       </c>
       <c r="B370" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C370" t="s">
         <v>10</v>
       </c>
       <c r="D370" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E370" t="s">
         <v>12</v>
       </c>
       <c r="F370" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="4" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="B371" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C371" t="s">
         <v>10</v>
       </c>
       <c r="D371" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E371" t="s">
         <v>12</v>
       </c>
       <c r="F371" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="4" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="B372" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C372" t="s">
         <v>10</v>
       </c>
       <c r="D372" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E372" t="s">
         <v>12</v>
       </c>
       <c r="F372" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="4" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="B373" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C373" t="s">
         <v>10</v>
       </c>
       <c r="D373" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E373" t="s">
         <v>12</v>
       </c>
       <c r="F373" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="4" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="B374" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C374" t="s">
         <v>10</v>
       </c>
       <c r="D374" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E374" t="s">
         <v>12</v>
       </c>
       <c r="F374" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="4" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="B375" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C375" t="s">
         <v>10</v>
       </c>
       <c r="D375" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E375" t="s">
         <v>12</v>
       </c>
       <c r="F375" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="4" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="B376" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C376" t="s">
         <v>10</v>
       </c>
       <c r="D376" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E376" t="s">
         <v>12</v>
       </c>
       <c r="F376" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="4" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="B377" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="C377" t="s">
         <v>10</v>
       </c>
       <c r="D377" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E377" t="s">
         <v>12</v>
       </c>
       <c r="F377" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="4" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
       <c r="B378" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>10</v>
       </c>
       <c r="D378" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E378" t="s">
         <v>12</v>
       </c>
       <c r="F378" t="s">
-        <v>590</v>
+        <v>748</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="4" t="s">
-        <v>756</v>
+        <v>749</v>
       </c>
       <c r="B379" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C379" t="s">
         <v>10</v>
       </c>
       <c r="D379" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E379" t="s">
         <v>12</v>
       </c>
       <c r="F379" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="4" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="B380" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C380" t="s">
         <v>10</v>
       </c>
       <c r="D380" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E380" t="s">
         <v>12</v>
       </c>
       <c r="F380" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="4" t="s">
-        <v>760</v>
+        <v>753</v>
       </c>
       <c r="B381" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C381" t="s">
         <v>10</v>
       </c>
       <c r="D381" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E381" t="s">
         <v>12</v>
       </c>
       <c r="F381" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="4" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="B382" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C382" t="s">
         <v>10</v>
       </c>
       <c r="D382" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E382" t="s">
         <v>12</v>
       </c>
       <c r="F382" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="4" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="B383" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C383" t="s">
         <v>10</v>
       </c>
       <c r="D383" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E383" t="s">
         <v>12</v>
       </c>
       <c r="F383" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="4" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="B384" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C384" t="s">
         <v>10</v>
       </c>
       <c r="D384" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E384" t="s">
         <v>12</v>
       </c>
       <c r="F384" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="4" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="B385" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>10</v>
       </c>
       <c r="D385" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E385" t="s">
         <v>12</v>
       </c>
       <c r="F385" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="4" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="B386" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C386" t="s">
         <v>10</v>
       </c>
       <c r="D386" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E386" t="s">
         <v>12</v>
       </c>
       <c r="F386" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="4" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="B387" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>10</v>
       </c>
       <c r="D387" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E387" t="s">
         <v>12</v>
       </c>
       <c r="F387" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="4" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="B388" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>10</v>
       </c>
       <c r="D388" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E388" t="s">
         <v>12</v>
       </c>
       <c r="F388" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="4" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
       <c r="B389" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>10</v>
       </c>
       <c r="D389" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E389" t="s">
         <v>12</v>
       </c>
       <c r="F389" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="4" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="B390" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>10</v>
       </c>
       <c r="D390" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E390" t="s">
         <v>12</v>
       </c>
       <c r="F390" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="4" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="B391" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>10</v>
       </c>
       <c r="D391" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="E391" t="s">
         <v>12</v>
       </c>
       <c r="F391" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="4" t="s">
-        <v>782</v>
+        <v>448</v>
       </c>
       <c r="B392" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C392" t="s">
         <v>10</v>
       </c>
       <c r="D392" t="s">
-        <v>659</v>
+        <v>775</v>
       </c>
       <c r="E392" t="s">
         <v>12</v>
       </c>
       <c r="F392" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="4" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="B393" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C393" t="s">
         <v>10</v>
       </c>
       <c r="D393" t="s">
-        <v>659</v>
+        <v>775</v>
       </c>
       <c r="E393" t="s">
         <v>12</v>
       </c>
       <c r="F393" t="s">
-        <v>437</v>
+        <v>778</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="4" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
       <c r="B394" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C394" t="s">
         <v>10</v>
       </c>
       <c r="D394" t="s">
-        <v>659</v>
+        <v>775</v>
       </c>
       <c r="E394" t="s">
         <v>12</v>
       </c>
       <c r="F394" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="4" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="B395" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="C395" t="s">
         <v>10</v>
       </c>
       <c r="D395" t="s">
-        <v>659</v>
+        <v>775</v>
       </c>
       <c r="E395" t="s">
         <v>12</v>
       </c>
       <c r="F395" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="4" t="s">
-        <v>789</v>
+        <v>783</v>
       </c>
       <c r="B396" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>10</v>
       </c>
       <c r="D396" t="s">
-        <v>659</v>
+        <v>775</v>
       </c>
       <c r="E396" t="s">
         <v>12</v>
       </c>
       <c r="F396" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="4" t="s">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="B397" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C397" t="s">
         <v>10</v>
       </c>
       <c r="D397" t="s">
-        <v>659</v>
+        <v>775</v>
       </c>
       <c r="E397" t="s">
         <v>12</v>
       </c>
       <c r="F397" t="s">
-        <v>792</v>
+        <v>786</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="4" t="s">
-        <v>793</v>
+        <v>787</v>
       </c>
       <c r="B398" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>10</v>
       </c>
       <c r="D398" t="s">
-        <v>659</v>
+        <v>775</v>
       </c>
       <c r="E398" t="s">
         <v>12</v>
       </c>
       <c r="F398" t="s">
-        <v>117</v>
+        <v>788</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="4" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="B399" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>10</v>
       </c>
       <c r="D399" t="s">
-        <v>659</v>
+        <v>775</v>
       </c>
       <c r="E399" t="s">
         <v>12</v>
       </c>
       <c r="F399" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="4" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="B400" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C400" t="s">
         <v>10</v>
       </c>
       <c r="D400" t="s">
-        <v>659</v>
+        <v>775</v>
       </c>
       <c r="E400" t="s">
         <v>12</v>
       </c>
       <c r="F400" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="4" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="B401" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C401" t="s">
         <v>10</v>
       </c>
       <c r="D401" t="s">
-        <v>659</v>
+        <v>795</v>
       </c>
       <c r="E401" t="s">
         <v>12</v>
       </c>
       <c r="F401" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="4" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="B402" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C402" t="s">
         <v>10</v>
       </c>
       <c r="D402" t="s">
-        <v>659</v>
+        <v>795</v>
       </c>
       <c r="E402" t="s">
         <v>12</v>
       </c>
       <c r="F402" t="s">
-        <v>200</v>
+        <v>475</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="4" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="B403" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C403" t="s">
         <v>10</v>
       </c>
       <c r="D403" t="s">
-        <v>659</v>
+        <v>795</v>
       </c>
       <c r="E403" t="s">
         <v>12</v>
       </c>
       <c r="F403" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="4" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="B404" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C404" t="s">
         <v>10</v>
       </c>
       <c r="D404" t="s">
-        <v>659</v>
+        <v>795</v>
       </c>
       <c r="E404" t="s">
         <v>12</v>
       </c>
       <c r="F404" t="s">
-        <v>777</v>
+        <v>801</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="B405" t="s">
+        <v>794</v>
+      </c>
+      <c r="C405" t="s">
+        <v>10</v>
+      </c>
+      <c r="D405" t="s">
+        <v>803</v>
+      </c>
+      <c r="E405" t="s">
+        <v>12</v>
+      </c>
+      <c r="F405" t="s">
         <v>804</v>
-      </c>
-[...13 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="B406" t="s">
+        <v>794</v>
+      </c>
+      <c r="C406" t="s">
+        <v>10</v>
+      </c>
+      <c r="D406" t="s">
+        <v>803</v>
+      </c>
+      <c r="E406" t="s">
+        <v>12</v>
+      </c>
+      <c r="F406" t="s">
         <v>806</v>
-      </c>
-[...13 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="4" t="s">
+        <v>807</v>
+      </c>
+      <c r="B407" t="s">
+        <v>794</v>
+      </c>
+      <c r="C407" t="s">
+        <v>10</v>
+      </c>
+      <c r="D407" t="s">
+        <v>803</v>
+      </c>
+      <c r="E407" t="s">
+        <v>12</v>
+      </c>
+      <c r="F407" t="s">
         <v>808</v>
-      </c>
-[...13 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="4" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="B408" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C408" t="s">
         <v>10</v>
       </c>
       <c r="D408" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E408" t="s">
         <v>12</v>
       </c>
       <c r="F408" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="4" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="B409" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C409" t="s">
         <v>10</v>
       </c>
       <c r="D409" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E409" t="s">
         <v>12</v>
       </c>
       <c r="F409" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="4" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="B410" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C410" t="s">
         <v>10</v>
       </c>
       <c r="D410" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E410" t="s">
         <v>12</v>
       </c>
       <c r="F410" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="4" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="B411" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C411" t="s">
         <v>10</v>
       </c>
       <c r="D411" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E411" t="s">
         <v>12</v>
       </c>
       <c r="F411" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="4" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="B412" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C412" t="s">
         <v>10</v>
       </c>
       <c r="D412" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E412" t="s">
         <v>12</v>
       </c>
       <c r="F412" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="4" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="B413" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C413" t="s">
         <v>10</v>
       </c>
       <c r="D413" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E413" t="s">
         <v>12</v>
       </c>
       <c r="F413" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="4" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="B414" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C414" t="s">
         <v>10</v>
       </c>
       <c r="D414" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E414" t="s">
         <v>12</v>
       </c>
       <c r="F414" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="4" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="B415" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C415" t="s">
         <v>10</v>
       </c>
       <c r="D415" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E415" t="s">
         <v>12</v>
       </c>
       <c r="F415" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="4" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="B416" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C416" t="s">
         <v>10</v>
       </c>
       <c r="D416" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E416" t="s">
         <v>12</v>
       </c>
       <c r="F416" t="s">
-        <v>828</v>
+        <v>818</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="4" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="B417" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C417" t="s">
         <v>10</v>
       </c>
       <c r="D417" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E417" t="s">
         <v>12</v>
       </c>
       <c r="F417" t="s">
-        <v>830</v>
+        <v>818</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="4" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="B418" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C418" t="s">
         <v>10</v>
       </c>
       <c r="D418" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E418" t="s">
         <v>12</v>
       </c>
       <c r="F418" t="s">
-        <v>85</v>
+        <v>818</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="4" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="B419" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C419" t="s">
         <v>10</v>
       </c>
       <c r="D419" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E419" t="s">
         <v>12</v>
       </c>
       <c r="F419" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="4" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="B420" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C420" t="s">
         <v>10</v>
       </c>
       <c r="D420" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E420" t="s">
         <v>12</v>
       </c>
       <c r="F420" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="4" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="B421" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C421" t="s">
         <v>10</v>
       </c>
       <c r="D421" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E421" t="s">
         <v>12</v>
       </c>
       <c r="F421" t="s">
-        <v>836</v>
+        <v>818</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="4" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="B422" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C422" t="s">
         <v>10</v>
       </c>
       <c r="D422" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E422" t="s">
         <v>12</v>
       </c>
       <c r="F422" t="s">
-        <v>836</v>
+        <v>315</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="4" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
       <c r="B423" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C423" t="s">
         <v>10</v>
       </c>
       <c r="D423" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E423" t="s">
         <v>12</v>
       </c>
       <c r="F423" t="s">
-        <v>836</v>
+        <v>818</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="4" t="s">
-        <v>839</v>
+        <v>830</v>
       </c>
       <c r="B424" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C424" t="s">
         <v>10</v>
       </c>
       <c r="D424" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E424" t="s">
         <v>12</v>
       </c>
       <c r="F424" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="4" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="B425" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C425" t="s">
         <v>10</v>
       </c>
       <c r="D425" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E425" t="s">
         <v>12</v>
       </c>
       <c r="F425" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="4" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="B426" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C426" t="s">
         <v>10</v>
       </c>
       <c r="D426" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E426" t="s">
         <v>12</v>
       </c>
       <c r="F426" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="4" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="B427" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C427" t="s">
         <v>10</v>
       </c>
       <c r="D427" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E427" t="s">
         <v>12</v>
       </c>
       <c r="F427" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="4" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="B428" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C428" t="s">
         <v>10</v>
       </c>
       <c r="D428" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E428" t="s">
         <v>12</v>
       </c>
       <c r="F428" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="4" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="B429" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C429" t="s">
         <v>10</v>
       </c>
       <c r="D429" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E429" t="s">
         <v>12</v>
       </c>
       <c r="F429" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="4" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="B430" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C430" t="s">
         <v>10</v>
       </c>
       <c r="D430" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E430" t="s">
         <v>12</v>
       </c>
       <c r="F430" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="4" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="B431" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C431" t="s">
         <v>10</v>
       </c>
       <c r="D431" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E431" t="s">
         <v>12</v>
       </c>
       <c r="F431" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="4" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="B432" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C432" t="s">
         <v>10</v>
       </c>
       <c r="D432" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E432" t="s">
         <v>12</v>
       </c>
       <c r="F432" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="4" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="B433" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C433" t="s">
         <v>10</v>
       </c>
       <c r="D433" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="E433" t="s">
         <v>12</v>
       </c>
       <c r="F433" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="4" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="B434" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C434" t="s">
         <v>10</v>
       </c>
       <c r="D434" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E434" t="s">
         <v>12</v>
       </c>
       <c r="F434" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="4" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="B435" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C435" t="s">
         <v>10</v>
       </c>
       <c r="D435" t="s">
+        <v>803</v>
+      </c>
+      <c r="E435" t="s">
+        <v>12</v>
+      </c>
+      <c r="F435" t="s">
         <v>853</v>
-      </c>
-[...4 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="4" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="B436" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C436" t="s">
         <v>10</v>
       </c>
       <c r="D436" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E436" t="s">
         <v>12</v>
       </c>
       <c r="F436" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="4" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="B437" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C437" t="s">
         <v>10</v>
       </c>
       <c r="D437" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E437" t="s">
         <v>12</v>
       </c>
       <c r="F437" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="4" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="B438" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C438" t="s">
         <v>10</v>
       </c>
       <c r="D438" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E438" t="s">
         <v>12</v>
       </c>
       <c r="F438" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="4" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="B439" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C439" t="s">
         <v>10</v>
       </c>
       <c r="D439" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E439" t="s">
         <v>12</v>
       </c>
       <c r="F439" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="4" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="B440" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C440" t="s">
         <v>10</v>
       </c>
       <c r="D440" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E440" t="s">
         <v>12</v>
       </c>
       <c r="F440" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="4" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="B441" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C441" t="s">
         <v>10</v>
       </c>
       <c r="D441" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E441" t="s">
         <v>12</v>
       </c>
       <c r="F441" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="4" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="B442" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C442" t="s">
         <v>10</v>
       </c>
       <c r="D442" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E442" t="s">
         <v>12</v>
       </c>
       <c r="F442" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="4" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="B443" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C443" t="s">
         <v>10</v>
       </c>
       <c r="D443" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E443" t="s">
         <v>12</v>
       </c>
       <c r="F443" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="4" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="B444" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C444" t="s">
         <v>10</v>
       </c>
       <c r="D444" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E444" t="s">
         <v>12</v>
       </c>
       <c r="F444" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="4" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="B445" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C445" t="s">
         <v>10</v>
       </c>
       <c r="D445" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E445" t="s">
         <v>12</v>
       </c>
       <c r="F445" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="4" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="B446" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C446" t="s">
         <v>10</v>
       </c>
       <c r="D446" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E446" t="s">
         <v>12</v>
       </c>
       <c r="F446" t="s">
-        <v>877</v>
+        <v>193</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="4" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="B447" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C447" t="s">
         <v>10</v>
       </c>
       <c r="D447" t="s">
-        <v>853</v>
+        <v>803</v>
       </c>
       <c r="E447" t="s">
         <v>12</v>
       </c>
       <c r="F447" t="s">
-        <v>879</v>
+        <v>833</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="4" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="B448" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C448" t="s">
         <v>10</v>
       </c>
       <c r="D448" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E448" t="s">
         <v>12</v>
       </c>
       <c r="F448" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="4" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="B449" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C449" t="s">
         <v>10</v>
       </c>
       <c r="D449" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E449" t="s">
         <v>12</v>
       </c>
       <c r="F449" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="4" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="B450" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C450" t="s">
         <v>10</v>
       </c>
       <c r="D450" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E450" t="s">
         <v>12</v>
       </c>
       <c r="F450" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="4" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="B451" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C451" t="s">
         <v>10</v>
       </c>
       <c r="D451" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E451" t="s">
         <v>12</v>
       </c>
       <c r="F451" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="4" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="B452" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C452" t="s">
         <v>10</v>
       </c>
       <c r="D452" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E452" t="s">
         <v>12</v>
       </c>
       <c r="F452" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="4" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="B453" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C453" t="s">
         <v>10</v>
       </c>
       <c r="D453" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E453" t="s">
         <v>12</v>
       </c>
       <c r="F453" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="4" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="B454" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C454" t="s">
         <v>10</v>
       </c>
       <c r="D454" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E454" t="s">
         <v>12</v>
       </c>
       <c r="F454" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="4" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="B455" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C455" t="s">
         <v>10</v>
       </c>
       <c r="D455" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E455" t="s">
         <v>12</v>
       </c>
       <c r="F455" t="s">
-        <v>767</v>
+        <v>125</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="4" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="B456" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C456" t="s">
         <v>10</v>
       </c>
       <c r="D456" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E456" t="s">
         <v>12</v>
       </c>
       <c r="F456" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="4" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="B457" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C457" t="s">
         <v>10</v>
       </c>
       <c r="D457" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E457" t="s">
         <v>12</v>
       </c>
       <c r="F457" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="4" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="B458" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C458" t="s">
         <v>10</v>
       </c>
       <c r="D458" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E458" t="s">
         <v>12</v>
       </c>
       <c r="F458" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="4" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="B459" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C459" t="s">
         <v>10</v>
       </c>
       <c r="D459" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E459" t="s">
         <v>12</v>
       </c>
       <c r="F459" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="4" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="B460" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C460" t="s">
         <v>10</v>
       </c>
       <c r="D460" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E460" t="s">
         <v>12</v>
       </c>
       <c r="F460" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="4" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="B461" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C461" t="s">
         <v>10</v>
       </c>
       <c r="D461" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E461" t="s">
         <v>12</v>
       </c>
       <c r="F461" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="4" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="B462" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C462" t="s">
         <v>10</v>
       </c>
       <c r="D462" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E462" t="s">
         <v>12</v>
       </c>
       <c r="F462" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="4" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="B463" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C463" t="s">
         <v>10</v>
       </c>
       <c r="D463" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E463" t="s">
         <v>12</v>
       </c>
       <c r="F463" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="4" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="B464" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C464" t="s">
         <v>10</v>
       </c>
       <c r="D464" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E464" t="s">
         <v>12</v>
       </c>
       <c r="F464" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="4" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="B465" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C465" t="s">
         <v>10</v>
       </c>
       <c r="D465" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E465" t="s">
         <v>12</v>
       </c>
       <c r="F465" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="4" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="B466" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C466" t="s">
         <v>10</v>
       </c>
       <c r="D466" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E466" t="s">
         <v>12</v>
       </c>
       <c r="F466" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="4" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="B467" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C467" t="s">
         <v>10</v>
       </c>
       <c r="D467" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E467" t="s">
         <v>12</v>
       </c>
       <c r="F467" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="4" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="B468" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C468" t="s">
         <v>10</v>
       </c>
       <c r="D468" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E468" t="s">
         <v>12</v>
       </c>
       <c r="F468" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="4" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="B469" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C469" t="s">
         <v>10</v>
       </c>
       <c r="D469" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E469" t="s">
         <v>12</v>
       </c>
       <c r="F469" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="4" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="B470" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C470" t="s">
         <v>10</v>
       </c>
       <c r="D470" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E470" t="s">
         <v>12</v>
       </c>
       <c r="F470" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="4" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="B471" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C471" t="s">
         <v>10</v>
       </c>
       <c r="D471" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E471" t="s">
         <v>12</v>
       </c>
       <c r="F471" t="s">
-        <v>267</v>
+        <v>923</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="4" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="B472" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C472" t="s">
         <v>10</v>
       </c>
       <c r="D472" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E472" t="s">
         <v>12</v>
       </c>
       <c r="F472" t="s">
-        <v>927</v>
+        <v>925</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="4" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="B473" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C473" t="s">
         <v>10</v>
       </c>
       <c r="D473" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E473" t="s">
         <v>12</v>
       </c>
       <c r="F473" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="4" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
       <c r="B474" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C474" t="s">
         <v>10</v>
       </c>
       <c r="D474" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E474" t="s">
         <v>12</v>
       </c>
       <c r="F474" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="4" t="s">
-        <v>932</v>
+        <v>930</v>
       </c>
       <c r="B475" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C475" t="s">
         <v>10</v>
       </c>
       <c r="D475" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E475" t="s">
         <v>12</v>
       </c>
       <c r="F475" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="4" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="B476" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C476" t="s">
         <v>10</v>
       </c>
       <c r="D476" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E476" t="s">
         <v>12</v>
       </c>
       <c r="F476" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="4" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="B477" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C477" t="s">
         <v>10</v>
       </c>
       <c r="D477" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E477" t="s">
         <v>12</v>
       </c>
       <c r="F477" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="4" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="B478" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C478" t="s">
         <v>10</v>
       </c>
       <c r="D478" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E478" t="s">
         <v>12</v>
       </c>
       <c r="F478" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="4" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="B479" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C479" t="s">
         <v>10</v>
       </c>
       <c r="D479" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E479" t="s">
         <v>12</v>
       </c>
       <c r="F479" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="4" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="B480" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C480" t="s">
         <v>10</v>
       </c>
       <c r="D480" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E480" t="s">
         <v>12</v>
       </c>
       <c r="F480" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="4" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="B481" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C481" t="s">
         <v>10</v>
       </c>
       <c r="D481" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E481" t="s">
         <v>12</v>
       </c>
       <c r="F481" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="4" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="B482" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C482" t="s">
         <v>10</v>
       </c>
       <c r="D482" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E482" t="s">
         <v>12</v>
       </c>
       <c r="F482" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="4" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="B483" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C483" t="s">
         <v>10</v>
       </c>
       <c r="D483" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E483" t="s">
         <v>12</v>
       </c>
       <c r="F483" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="4" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="B484" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C484" t="s">
         <v>10</v>
       </c>
       <c r="D484" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E484" t="s">
         <v>12</v>
       </c>
       <c r="F484" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="4" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="B485" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C485" t="s">
         <v>10</v>
       </c>
       <c r="D485" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E485" t="s">
         <v>12</v>
       </c>
       <c r="F485" t="s">
-        <v>953</v>
+        <v>539</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="4" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="B486" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C486" t="s">
         <v>10</v>
       </c>
       <c r="D486" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E486" t="s">
         <v>12</v>
       </c>
       <c r="F486" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="4" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="B487" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C487" t="s">
         <v>10</v>
       </c>
       <c r="D487" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E487" t="s">
         <v>12</v>
       </c>
       <c r="F487" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="4" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="B488" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C488" t="s">
         <v>10</v>
       </c>
       <c r="D488" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E488" t="s">
         <v>12</v>
       </c>
       <c r="F488" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="4" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="B489" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C489" t="s">
         <v>10</v>
       </c>
       <c r="D489" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E489" t="s">
         <v>12</v>
       </c>
       <c r="F489" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="4" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="B490" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C490" t="s">
         <v>10</v>
       </c>
       <c r="D490" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E490" t="s">
         <v>12</v>
       </c>
       <c r="F490" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="4" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="B491" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C491" t="s">
         <v>10</v>
       </c>
       <c r="D491" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E491" t="s">
         <v>12</v>
       </c>
       <c r="F491" t="s">
-        <v>85</v>
+        <v>962</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="4" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
       <c r="B492" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C492" t="s">
         <v>10</v>
       </c>
       <c r="D492" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E492" t="s">
         <v>12</v>
       </c>
       <c r="F492" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="4" t="s">
-        <v>457</v>
+        <v>965</v>
       </c>
       <c r="B493" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C493" t="s">
         <v>10</v>
       </c>
       <c r="D493" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E493" t="s">
         <v>12</v>
       </c>
       <c r="F493" t="s">
-        <v>458</v>
+        <v>966</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="4" t="s">
         <v>967</v>
       </c>
       <c r="B494" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C494" t="s">
         <v>10</v>
       </c>
       <c r="D494" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E494" t="s">
         <v>12</v>
       </c>
       <c r="F494" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="4" t="s">
         <v>969</v>
       </c>
       <c r="B495" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C495" t="s">
         <v>10</v>
       </c>
       <c r="D495" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="E495" t="s">
         <v>12</v>
       </c>
       <c r="F495" t="s">
-        <v>970</v>
+        <v>179</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="4" t="s">
+        <v>970</v>
+      </c>
+      <c r="B496" t="s">
+        <v>794</v>
+      </c>
+      <c r="C496" t="s">
+        <v>10</v>
+      </c>
+      <c r="D496" t="s">
+        <v>877</v>
+      </c>
+      <c r="E496" t="s">
+        <v>12</v>
+      </c>
+      <c r="F496" t="s">
         <v>971</v>
-      </c>
-[...13 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="4" t="s">
+        <v>972</v>
+      </c>
+      <c r="B497" t="s">
+        <v>794</v>
+      </c>
+      <c r="C497" t="s">
+        <v>10</v>
+      </c>
+      <c r="D497" t="s">
+        <v>877</v>
+      </c>
+      <c r="E497" t="s">
+        <v>12</v>
+      </c>
+      <c r="F497" t="s">
         <v>973</v>
-      </c>
-[...13 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="B498" t="s">
+        <v>794</v>
+      </c>
+      <c r="C498" t="s">
+        <v>10</v>
+      </c>
+      <c r="D498" t="s">
+        <v>877</v>
+      </c>
+      <c r="E498" t="s">
+        <v>12</v>
+      </c>
+      <c r="F498" t="s">
         <v>975</v>
-      </c>
-[...13 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="B499" t="s">
+        <v>794</v>
+      </c>
+      <c r="C499" t="s">
+        <v>10</v>
+      </c>
+      <c r="D499" t="s">
+        <v>877</v>
+      </c>
+      <c r="E499" t="s">
+        <v>12</v>
+      </c>
+      <c r="F499" t="s">
         <v>977</v>
-      </c>
-[...13 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="B500" t="s">
+        <v>794</v>
+      </c>
+      <c r="C500" t="s">
+        <v>10</v>
+      </c>
+      <c r="D500" t="s">
+        <v>877</v>
+      </c>
+      <c r="E500" t="s">
+        <v>12</v>
+      </c>
+      <c r="F500" t="s">
         <v>979</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="4" t="s">
         <v>980</v>
       </c>
       <c r="B501" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C501" t="s">
         <v>10</v>
       </c>
       <c r="D501" t="s">
-        <v>853</v>
+        <v>981</v>
       </c>
       <c r="E501" t="s">
         <v>12</v>
       </c>
       <c r="F501" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="4" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B502" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C502" t="s">
         <v>10</v>
       </c>
       <c r="D502" t="s">
-        <v>853</v>
+        <v>981</v>
       </c>
       <c r="E502" t="s">
         <v>12</v>
       </c>
       <c r="F502" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="4" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B503" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C503" t="s">
         <v>10</v>
       </c>
       <c r="D503" t="s">
-        <v>853</v>
+        <v>981</v>
       </c>
       <c r="E503" t="s">
         <v>12</v>
       </c>
       <c r="F503" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="4" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B504" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C504" t="s">
         <v>10</v>
       </c>
       <c r="D504" t="s">
-        <v>853</v>
+        <v>981</v>
       </c>
       <c r="E504" t="s">
         <v>12</v>
       </c>
       <c r="F504" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="B505" t="s">
+        <v>794</v>
+      </c>
+      <c r="C505" t="s">
+        <v>10</v>
+      </c>
+      <c r="D505" t="s">
+        <v>981</v>
+      </c>
+      <c r="E505" t="s">
+        <v>12</v>
+      </c>
+      <c r="F505" t="s">
         <v>988</v>
-      </c>
-[...13 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="4" t="s">
         <v>990</v>
       </c>
       <c r="B506" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C506" t="s">
         <v>10</v>
       </c>
       <c r="D506" t="s">
-        <v>853</v>
+        <v>981</v>
       </c>
       <c r="E506" t="s">
         <v>12</v>
       </c>
       <c r="F506" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="4" t="s">
         <v>992</v>
       </c>
       <c r="B507" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C507" t="s">
         <v>10</v>
       </c>
       <c r="D507" t="s">
-        <v>853</v>
+        <v>981</v>
       </c>
       <c r="E507" t="s">
         <v>12</v>
       </c>
       <c r="F507" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="4" t="s">
         <v>994</v>
       </c>
       <c r="B508" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C508" t="s">
         <v>10</v>
       </c>
       <c r="D508" t="s">
+        <v>981</v>
+      </c>
+      <c r="E508" t="s">
+        <v>12</v>
+      </c>
+      <c r="F508" t="s">
         <v>995</v>
-      </c>
-[...4 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="4" t="s">
+        <v>996</v>
+      </c>
+      <c r="B509" t="s">
+        <v>794</v>
+      </c>
+      <c r="C509" t="s">
+        <v>10</v>
+      </c>
+      <c r="D509" t="s">
+        <v>981</v>
+      </c>
+      <c r="E509" t="s">
+        <v>12</v>
+      </c>
+      <c r="F509" t="s">
         <v>997</v>
-      </c>
-[...13 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="4" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="B510" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C510" t="s">
         <v>10</v>
       </c>
       <c r="D510" t="s">
-        <v>998</v>
+        <v>981</v>
       </c>
       <c r="E510" t="s">
         <v>12</v>
       </c>
       <c r="F510" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="4" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="B511" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C511" t="s">
         <v>10</v>
       </c>
       <c r="D511" t="s">
-        <v>998</v>
+        <v>981</v>
       </c>
       <c r="E511" t="s">
         <v>12</v>
       </c>
       <c r="F511" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="4" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="B512" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C512" t="s">
         <v>10</v>
       </c>
       <c r="D512" t="s">
-        <v>998</v>
+        <v>981</v>
       </c>
       <c r="E512" t="s">
         <v>12</v>
       </c>
       <c r="F512" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="4" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B513" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C513" t="s">
         <v>10</v>
       </c>
       <c r="D513" t="s">
-        <v>998</v>
+        <v>981</v>
       </c>
       <c r="E513" t="s">
         <v>12</v>
       </c>
       <c r="F513" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="4" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="B514" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C514" t="s">
         <v>10</v>
       </c>
       <c r="D514" t="s">
-        <v>998</v>
+        <v>981</v>
       </c>
       <c r="E514" t="s">
         <v>12</v>
       </c>
       <c r="F514" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="4" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="B515" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C515" t="s">
         <v>10</v>
       </c>
       <c r="D515" t="s">
-        <v>998</v>
+        <v>981</v>
       </c>
       <c r="E515" t="s">
         <v>12</v>
       </c>
       <c r="F515" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="4" t="s">
-        <v>1012</v>
+        <v>1010</v>
       </c>
       <c r="B516" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C516" t="s">
         <v>10</v>
       </c>
       <c r="D516" t="s">
-        <v>998</v>
+        <v>981</v>
       </c>
       <c r="E516" t="s">
         <v>12</v>
       </c>
       <c r="F516" t="s">
-        <v>85</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B517" t="s">
+        <v>794</v>
+      </c>
+      <c r="C517" t="s">
+        <v>10</v>
+      </c>
+      <c r="D517" t="s">
+        <v>981</v>
+      </c>
+      <c r="E517" t="s">
+        <v>12</v>
+      </c>
+      <c r="F517" t="s">
         <v>1013</v>
-      </c>
-[...13 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B518" t="s">
+        <v>794</v>
+      </c>
+      <c r="C518" t="s">
+        <v>10</v>
+      </c>
+      <c r="D518" t="s">
+        <v>981</v>
+      </c>
+      <c r="E518" t="s">
+        <v>12</v>
+      </c>
+      <c r="F518" t="s">
         <v>1015</v>
-      </c>
-[...13 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B519" t="s">
+        <v>794</v>
+      </c>
+      <c r="C519" t="s">
+        <v>10</v>
+      </c>
+      <c r="D519" t="s">
+        <v>981</v>
+      </c>
+      <c r="E519" t="s">
+        <v>12</v>
+      </c>
+      <c r="F519" t="s">
         <v>1017</v>
-      </c>
-[...13 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="4" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B520" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C520" t="s">
         <v>10</v>
       </c>
       <c r="D520" t="s">
-        <v>998</v>
+        <v>981</v>
       </c>
       <c r="E520" t="s">
         <v>12</v>
       </c>
       <c r="F520" t="s">
-        <v>1019</v>
+        <v>958</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B521" t="s">
+        <v>794</v>
+      </c>
+      <c r="C521" t="s">
+        <v>10</v>
+      </c>
+      <c r="D521" t="s">
+        <v>981</v>
+      </c>
+      <c r="E521" t="s">
+        <v>12</v>
+      </c>
+      <c r="F521" t="s">
         <v>1020</v>
-      </c>
-[...13 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B522" t="s">
+        <v>794</v>
+      </c>
+      <c r="C522" t="s">
+        <v>10</v>
+      </c>
+      <c r="D522" t="s">
+        <v>981</v>
+      </c>
+      <c r="E522" t="s">
+        <v>12</v>
+      </c>
+      <c r="F522" t="s">
         <v>1022</v>
-      </c>
-[...13 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="4" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="B523" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C523" t="s">
         <v>10</v>
       </c>
       <c r="D523" t="s">
-        <v>1023</v>
+        <v>981</v>
       </c>
       <c r="E523" t="s">
         <v>12</v>
       </c>
       <c r="F523" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="4" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="B524" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C524" t="s">
         <v>10</v>
       </c>
       <c r="D524" t="s">
-        <v>1023</v>
+        <v>981</v>
       </c>
       <c r="E524" t="s">
         <v>12</v>
       </c>
       <c r="F524" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="4" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="B525" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C525" t="s">
         <v>10</v>
       </c>
       <c r="D525" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E525" t="s">
         <v>12</v>
       </c>
       <c r="F525" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="4" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="B526" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C526" t="s">
         <v>10</v>
       </c>
       <c r="D526" t="s">
+        <v>981</v>
+      </c>
+      <c r="E526" t="s">
+        <v>12</v>
+      </c>
+      <c r="F526" t="s">
         <v>1030</v>
-      </c>
-[...4 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="4" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="B527" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C527" t="s">
         <v>10</v>
       </c>
       <c r="D527" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E527" t="s">
         <v>12</v>
       </c>
       <c r="F527" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="4" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="B528" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C528" t="s">
         <v>10</v>
       </c>
       <c r="D528" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E528" t="s">
         <v>12</v>
       </c>
       <c r="F528" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="4" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="B529" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C529" t="s">
         <v>10</v>
       </c>
       <c r="D529" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E529" t="s">
         <v>12</v>
       </c>
       <c r="F529" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="4" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="B530" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C530" t="s">
         <v>10</v>
       </c>
       <c r="D530" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E530" t="s">
         <v>12</v>
       </c>
       <c r="F530" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="4" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="B531" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C531" t="s">
         <v>10</v>
       </c>
       <c r="D531" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E531" t="s">
         <v>12</v>
       </c>
       <c r="F531" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="4" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="B532" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C532" t="s">
         <v>10</v>
       </c>
       <c r="D532" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E532" t="s">
         <v>12</v>
       </c>
       <c r="F532" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="4" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="B533" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C533" t="s">
         <v>10</v>
       </c>
       <c r="D533" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E533" t="s">
         <v>12</v>
       </c>
       <c r="F533" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="4" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="B534" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C534" t="s">
         <v>10</v>
       </c>
       <c r="D534" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E534" t="s">
         <v>12</v>
       </c>
       <c r="F534" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="4" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="B535" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C535" t="s">
         <v>10</v>
       </c>
       <c r="D535" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E535" t="s">
         <v>12</v>
       </c>
       <c r="F535" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="4" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="B536" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C536" t="s">
         <v>10</v>
       </c>
       <c r="D536" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E536" t="s">
         <v>12</v>
       </c>
       <c r="F536" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="4" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="B537" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C537" t="s">
         <v>10</v>
       </c>
       <c r="D537" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E537" t="s">
         <v>12</v>
       </c>
       <c r="F537" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="4" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="B538" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C538" t="s">
         <v>10</v>
       </c>
       <c r="D538" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E538" t="s">
         <v>12</v>
       </c>
       <c r="F538" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="4" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="B539" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C539" t="s">
         <v>10</v>
       </c>
       <c r="D539" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E539" t="s">
         <v>12</v>
       </c>
       <c r="F539" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="4" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="B540" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C540" t="s">
         <v>10</v>
       </c>
       <c r="D540" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E540" t="s">
         <v>12</v>
       </c>
       <c r="F540" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="4" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="B541" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C541" t="s">
         <v>10</v>
       </c>
       <c r="D541" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E541" t="s">
         <v>12</v>
       </c>
       <c r="F541" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="4" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="B542" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C542" t="s">
         <v>10</v>
       </c>
       <c r="D542" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E542" t="s">
         <v>12</v>
       </c>
       <c r="F542" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="4" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="B543" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C543" t="s">
         <v>10</v>
       </c>
       <c r="D543" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="E543" t="s">
         <v>12</v>
       </c>
       <c r="F543" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="4" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="B544" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C544" t="s">
         <v>10</v>
       </c>
       <c r="D544" t="s">
-        <v>54</v>
+        <v>981</v>
       </c>
       <c r="E544" t="s">
         <v>12</v>
       </c>
       <c r="F544" t="s">
-        <v>408</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="4" t="s">
-        <v>1069</v>
+        <v>1067</v>
       </c>
       <c r="B545" t="s">
-        <v>54</v>
+        <v>794</v>
       </c>
       <c r="C545" t="s">
         <v>10</v>
       </c>
       <c r="D545" t="s">
-        <v>54</v>
+        <v>981</v>
       </c>
       <c r="E545" t="s">
         <v>12</v>
       </c>
       <c r="F545" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="4" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="B546" t="s">
-        <v>19</v>
+        <v>794</v>
       </c>
       <c r="C546" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D546" t="s">
-        <v>809</v>
+        <v>981</v>
       </c>
       <c r="E546" t="s">
         <v>12</v>
       </c>
       <c r="F546" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="4" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="B547" t="s">
-        <v>19</v>
+        <v>794</v>
       </c>
       <c r="C547" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D547" t="s">
-        <v>809</v>
+        <v>981</v>
       </c>
       <c r="E547" t="s">
         <v>12</v>
       </c>
       <c r="F547" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B548" t="s">
+        <v>794</v>
+      </c>
+      <c r="C548" t="s">
+        <v>10</v>
+      </c>
+      <c r="D548" t="s">
+        <v>981</v>
+      </c>
+      <c r="E548" t="s">
+        <v>12</v>
+      </c>
+      <c r="F548" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="4" t="s">
         <v>1075</v>
       </c>
       <c r="B549" t="s">
-        <v>19</v>
+        <v>794</v>
       </c>
       <c r="C549" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D549" t="s">
-        <v>809</v>
+        <v>981</v>
       </c>
       <c r="E549" t="s">
         <v>12</v>
       </c>
       <c r="F549" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="4" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B550" t="s">
-        <v>19</v>
+        <v>794</v>
       </c>
       <c r="C550" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D550" t="s">
-        <v>809</v>
+        <v>981</v>
       </c>
       <c r="E550" t="s">
         <v>12</v>
       </c>
       <c r="F550" t="s">
-        <v>1072</v>
+        <v>919</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="4" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="B551" t="s">
-        <v>19</v>
+        <v>794</v>
       </c>
       <c r="C551" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D551" t="s">
-        <v>809</v>
+        <v>981</v>
       </c>
       <c r="E551" t="s">
         <v>12</v>
       </c>
       <c r="F551" t="s">
-        <v>1072</v>
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6">
+      <c r="A552" s="4" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B552" t="s">
+        <v>794</v>
+      </c>
+      <c r="C552" t="s">
+        <v>10</v>
+      </c>
+      <c r="D552" t="s">
+        <v>981</v>
+      </c>
+      <c r="E552" t="s">
+        <v>12</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553" s="4" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B553" t="s">
+        <v>794</v>
+      </c>
+      <c r="C553" t="s">
+        <v>10</v>
+      </c>
+      <c r="D553" t="s">
+        <v>981</v>
+      </c>
+      <c r="E553" t="s">
+        <v>12</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554" s="4" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B554" t="s">
+        <v>794</v>
+      </c>
+      <c r="C554" t="s">
+        <v>10</v>
+      </c>
+      <c r="D554" t="s">
+        <v>981</v>
+      </c>
+      <c r="E554" t="s">
+        <v>12</v>
+      </c>
+      <c r="F554" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555" s="4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B555" t="s">
+        <v>794</v>
+      </c>
+      <c r="C555" t="s">
+        <v>10</v>
+      </c>
+      <c r="D555" t="s">
+        <v>981</v>
+      </c>
+      <c r="E555" t="s">
+        <v>12</v>
+      </c>
+      <c r="F555" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556" s="4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B556" t="s">
+        <v>794</v>
+      </c>
+      <c r="C556" t="s">
+        <v>10</v>
+      </c>
+      <c r="D556" t="s">
+        <v>981</v>
+      </c>
+      <c r="E556" t="s">
+        <v>12</v>
+      </c>
+      <c r="F556" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557" s="4" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B557" t="s">
+        <v>794</v>
+      </c>
+      <c r="C557" t="s">
+        <v>10</v>
+      </c>
+      <c r="D557" t="s">
+        <v>794</v>
+      </c>
+      <c r="E557" t="s">
+        <v>12</v>
+      </c>
+      <c r="F557" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558" s="4" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B558" t="s">
+        <v>794</v>
+      </c>
+      <c r="C558" t="s">
+        <v>10</v>
+      </c>
+      <c r="D558" t="s">
+        <v>794</v>
+      </c>
+      <c r="E558" t="s">
+        <v>12</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
+      <c r="A559" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>794</v>
+      </c>
+      <c r="D559" t="s">
+        <v>645</v>
+      </c>
+      <c r="E559" t="s">
+        <v>12</v>
+      </c>
+      <c r="F559" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6">
+      <c r="A560" s="4" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>794</v>
+      </c>
+      <c r="D560" t="s">
+        <v>645</v>
+      </c>
+      <c r="E560" t="s">
+        <v>12</v>
+      </c>
+      <c r="F560" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6">
+      <c r="A561" s="4" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>794</v>
+      </c>
+      <c r="D561" t="s">
+        <v>645</v>
+      </c>
+      <c r="E561" t="s">
+        <v>12</v>
+      </c>
+      <c r="F561" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6">
+      <c r="A562" s="4" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>794</v>
+      </c>
+      <c r="D562" t="s">
+        <v>645</v>
+      </c>
+      <c r="E562" t="s">
+        <v>12</v>
+      </c>
+      <c r="F562" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6">
+      <c r="A563" s="4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>794</v>
+      </c>
+      <c r="D563" t="s">
+        <v>645</v>
+      </c>
+      <c r="E563" t="s">
+        <v>12</v>
+      </c>
+      <c r="F563" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>794</v>
+      </c>
+      <c r="D564" t="s">
+        <v>645</v>
+      </c>
+      <c r="E564" t="s">
+        <v>12</v>
+      </c>
+      <c r="F564" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565" s="4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>794</v>
+      </c>
+      <c r="D565" t="s">
+        <v>645</v>
+      </c>
+      <c r="E565" t="s">
+        <v>12</v>
+      </c>
+      <c r="F565" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6">
+      <c r="A566" s="4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>794</v>
+      </c>
+      <c r="D566" t="s">
+        <v>645</v>
+      </c>
+      <c r="E566" t="s">
+        <v>12</v>
+      </c>
+      <c r="F566" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6">
+      <c r="A567" s="4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B567" t="s">
+        <v>102</v>
+      </c>
+      <c r="C567" t="s">
+        <v>794</v>
+      </c>
+      <c r="D567" t="s">
+        <v>645</v>
+      </c>
+      <c r="E567" t="s">
+        <v>12</v>
+      </c>
+      <c r="F567" t="s">
+        <v>1098</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A20" r:id="rId_hyperlink_17"/>
@@ -15190,50 +15573,66 @@
     <hyperlink ref="A527" r:id="rId_hyperlink_524"/>
     <hyperlink ref="A528" r:id="rId_hyperlink_525"/>
     <hyperlink ref="A529" r:id="rId_hyperlink_526"/>
     <hyperlink ref="A530" r:id="rId_hyperlink_527"/>
     <hyperlink ref="A531" r:id="rId_hyperlink_528"/>
     <hyperlink ref="A532" r:id="rId_hyperlink_529"/>
     <hyperlink ref="A533" r:id="rId_hyperlink_530"/>
     <hyperlink ref="A534" r:id="rId_hyperlink_531"/>
     <hyperlink ref="A535" r:id="rId_hyperlink_532"/>
     <hyperlink ref="A536" r:id="rId_hyperlink_533"/>
     <hyperlink ref="A537" r:id="rId_hyperlink_534"/>
     <hyperlink ref="A538" r:id="rId_hyperlink_535"/>
     <hyperlink ref="A539" r:id="rId_hyperlink_536"/>
     <hyperlink ref="A540" r:id="rId_hyperlink_537"/>
     <hyperlink ref="A541" r:id="rId_hyperlink_538"/>
     <hyperlink ref="A542" r:id="rId_hyperlink_539"/>
     <hyperlink ref="A543" r:id="rId_hyperlink_540"/>
     <hyperlink ref="A544" r:id="rId_hyperlink_541"/>
     <hyperlink ref="A545" r:id="rId_hyperlink_542"/>
     <hyperlink ref="A546" r:id="rId_hyperlink_543"/>
     <hyperlink ref="A547" r:id="rId_hyperlink_544"/>
     <hyperlink ref="A548" r:id="rId_hyperlink_545"/>
     <hyperlink ref="A549" r:id="rId_hyperlink_546"/>
     <hyperlink ref="A550" r:id="rId_hyperlink_547"/>
     <hyperlink ref="A551" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="A552" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="A553" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="A554" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="A555" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="A556" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="A557" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="A558" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="A559" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="A560" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="A561" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="A562" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="A563" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="A564" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="A565" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="A566" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="A567" r:id="rId_hyperlink_564"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>