--- v2 (2026-03-18)
+++ v3 (2026-05-20)
@@ -12,950 +12,1151 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
     <t>Справка "Обществени консултации" (Институции)</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Брой консултации</t>
   </si>
   <si>
     <t>Брой консултации със срок, по-кратък от 30 дни</t>
   </si>
   <si>
     <t>Брой консултации без мотиви за по-кратък срок</t>
   </si>
   <si>
     <t>Брой консултации с липсващ задължителен документ</t>
   </si>
   <si>
     <t>Брой консултации без справка за получените предложения</t>
   </si>
   <si>
     <t>Агенция за публичните предприятия и контрол</t>
   </si>
   <si>
     <t>1 (14.29%)</t>
   </si>
   <si>
     <t>Вид акт (при налична информация)</t>
   </si>
   <si>
     <t>Акт на Министерския съвет</t>
   </si>
   <si>
     <t>1 (25%)</t>
   </si>
   <si>
     <t>Акт на министър</t>
   </si>
   <si>
     <t>Акт на орган извън изпълнителната власт</t>
   </si>
   <si>
     <t>Агенция за ядрено регулиране</t>
   </si>
   <si>
-    <t>22 (53.66%)</t>
+    <t>22 (55%)</t>
   </si>
   <si>
     <t>6 (37.5%)</t>
   </si>
   <si>
     <t>9 (75%)</t>
   </si>
   <si>
     <t>Закон</t>
   </si>
   <si>
     <t>Държавна агенция "Архиви"</t>
   </si>
   <si>
     <t>4 (40%)</t>
   </si>
   <si>
     <t>1 (50%)</t>
   </si>
   <si>
     <t>Държавна агенция "Безопасност на движението по пътищата"</t>
   </si>
   <si>
+    <t>2 (14.29%)</t>
+  </si>
+  <si>
+    <t>1 (7.14%)</t>
+  </si>
+  <si>
+    <t>2 (40%)</t>
+  </si>
+  <si>
+    <t>1 (20%)</t>
+  </si>
+  <si>
+    <t>Ненормативен акт (на МС или на министър)</t>
+  </si>
+  <si>
+    <t>Държавна агенция "Държавен резерв и военновременни запаси"</t>
+  </si>
+  <si>
+    <t>16 (39.02%)</t>
+  </si>
+  <si>
+    <t>3 (42.86%)</t>
+  </si>
+  <si>
+    <t>1 (12.5%)</t>
+  </si>
+  <si>
+    <t>5 (45.45%)</t>
+  </si>
+  <si>
+    <t>Държавна агенция за бежанците</t>
+  </si>
+  <si>
+    <t>3 (17.65%)</t>
+  </si>
+  <si>
+    <t>2 (33.33%)</t>
+  </si>
+  <si>
+    <t>Държавна агенция за метрологичен и технически надзор</t>
+  </si>
+  <si>
+    <t>Държавна агенция "Национална сигурност"</t>
+  </si>
+  <si>
+    <t>19 (38%)</t>
+  </si>
+  <si>
+    <t>3 (27.27%)</t>
+  </si>
+  <si>
+    <t>7 (50%)</t>
+  </si>
+  <si>
+    <t>5 (55.56%)</t>
+  </si>
+  <si>
+    <t>Държавна агенция "Технически операции"</t>
+  </si>
+  <si>
+    <t>Държавна комисия по сигурността на информацията</t>
+  </si>
+  <si>
+    <t>Комисия за енергийно и водно регулиране</t>
+  </si>
+  <si>
+    <t>82 (71.3%)</t>
+  </si>
+  <si>
+    <t>71 (61.74%)</t>
+  </si>
+  <si>
+    <t>6 (85.71%)</t>
+  </si>
+  <si>
+    <t>4 (57.14%)</t>
+  </si>
+  <si>
+    <t>23 (60.53%)</t>
+  </si>
+  <si>
+    <t>21 (55.26%)</t>
+  </si>
+  <si>
+    <t>2 (100%)</t>
+  </si>
+  <si>
+    <t>1 (100%)</t>
+  </si>
+  <si>
+    <t>2 (50%)</t>
+  </si>
+  <si>
+    <t>Комисия за защита на конкуренцията</t>
+  </si>
+  <si>
+    <t>4 (50%)</t>
+  </si>
+  <si>
+    <t>3 (100%)</t>
+  </si>
+  <si>
+    <t>Комисия за защита на личните данни</t>
+  </si>
+  <si>
+    <t>Комисия за защита от дискриминация</t>
+  </si>
+  <si>
+    <t>Комисия за отнемане на незаконно придобитото имущество</t>
+  </si>
+  <si>
+    <t>Комисия за публичен надзор над регистрираните одитори</t>
+  </si>
+  <si>
+    <t>6 (35.29%)</t>
+  </si>
+  <si>
+    <t>5 (29.41%)</t>
+  </si>
+  <si>
+    <t>Комисия за регулиране на съобщенията</t>
+  </si>
+  <si>
+    <t>7 (7.69%)</t>
+  </si>
+  <si>
+    <t>2 (28.57%)</t>
+  </si>
+  <si>
+    <t>1 (16.67%)</t>
+  </si>
+  <si>
+    <t>Комисия за финансов надзор</t>
+  </si>
+  <si>
+    <t>Министерски съвет и неговата администрация</t>
+  </si>
+  <si>
+    <t>276 (68.83%)</t>
+  </si>
+  <si>
+    <t>266 (66.33%)</t>
+  </si>
+  <si>
+    <t>59 (58.42%)</t>
+  </si>
+  <si>
+    <t>53 (52.48%)</t>
+  </si>
+  <si>
+    <t>21 (58.33%)</t>
+  </si>
+  <si>
+    <t>19 (52.78%)</t>
+  </si>
+  <si>
+    <t>51 (72.86%)</t>
+  </si>
+  <si>
+    <t>11 (73.33%)</t>
+  </si>
+  <si>
+    <t>Министерство на външните работи</t>
+  </si>
+  <si>
+    <t>19 (30.16%)</t>
+  </si>
+  <si>
+    <t>12 (40%)</t>
+  </si>
+  <si>
+    <t>3 (60%)</t>
+  </si>
+  <si>
+    <t>Министерство на вътрешните работи</t>
+  </si>
+  <si>
+    <t>59 (15.65%)</t>
+  </si>
+  <si>
+    <t>55 (14.59%)</t>
+  </si>
+  <si>
+    <t>10 (17.54%)</t>
+  </si>
+  <si>
+    <t>30 (17.14%)</t>
+  </si>
+  <si>
+    <t>29 (16.57%)</t>
+  </si>
+  <si>
+    <t>6 (17.65%)</t>
+  </si>
+  <si>
     <t>2 (15.38%)</t>
   </si>
   <si>
     <t>1 (7.69%)</t>
   </si>
   <si>
-    <t>2 (40%)</t>
-[...134 lines deleted...]
-    <t>150 (24.92%)</t>
+    <t>Министерство на електронното управление</t>
+  </si>
+  <si>
+    <t>12 (33.33%)</t>
+  </si>
+  <si>
+    <t>7 (35%)</t>
+  </si>
+  <si>
+    <t>2 (25%)</t>
+  </si>
+  <si>
+    <t>Министерство на енергетиката</t>
+  </si>
+  <si>
+    <t>30 (35.29%)</t>
+  </si>
+  <si>
+    <t>28 (32.94%)</t>
+  </si>
+  <si>
+    <t>4 (28.57%)</t>
+  </si>
+  <si>
+    <t>7 (33.33%)</t>
+  </si>
+  <si>
+    <t>4 (26.67%)</t>
+  </si>
+  <si>
+    <t>Министерство на здравеопазването</t>
+  </si>
+  <si>
+    <t>371 (61.12%)</t>
+  </si>
+  <si>
+    <t>368 (60.63%)</t>
+  </si>
+  <si>
+    <t>48 (57.83%)</t>
+  </si>
+  <si>
+    <t>46 (55.42%)</t>
+  </si>
+  <si>
+    <t>215 (60.56%)</t>
+  </si>
+  <si>
+    <t>23 (71.88%)</t>
+  </si>
+  <si>
+    <t>24 (64.86%)</t>
+  </si>
+  <si>
+    <t>Министерство на земеделието и храните</t>
+  </si>
+  <si>
+    <t>271 (35.75%)</t>
+  </si>
+  <si>
+    <t>262 (34.56%)</t>
+  </si>
+  <si>
+    <t>124 (50%)</t>
+  </si>
+  <si>
+    <t>121 (48.79%)</t>
+  </si>
+  <si>
+    <t>93 (24.09%)</t>
+  </si>
+  <si>
+    <t>91 (23.58%)</t>
+  </si>
+  <si>
+    <t>27 (71.05%)</t>
+  </si>
+  <si>
+    <t>5 (25%)</t>
+  </si>
+  <si>
+    <t>Министерство на икономиката, инвестициите и индустрията</t>
+  </si>
+  <si>
+    <t>161 (55.14%)</t>
+  </si>
+  <si>
+    <t>54 (52.94%)</t>
+  </si>
+  <si>
+    <t>49 (60.49%)</t>
+  </si>
+  <si>
+    <t>37 (57.81%)</t>
+  </si>
+  <si>
+    <t>4 (44.44%)</t>
+  </si>
+  <si>
+    <t>Министерство на иновациите и дигиталната трансформация</t>
+  </si>
+  <si>
+    <t>6 (27.27%)</t>
+  </si>
+  <si>
+    <t>Министерство на културата</t>
+  </si>
+  <si>
+    <t>46 (26.14%)</t>
+  </si>
+  <si>
+    <t>42 (23.86%)</t>
+  </si>
+  <si>
+    <t>11 (20.75%)</t>
+  </si>
+  <si>
+    <t>10 (18.87%)</t>
+  </si>
+  <si>
+    <t>10 (22.73%)</t>
+  </si>
+  <si>
+    <t>9 (20.45%)</t>
+  </si>
+  <si>
+    <t>7 (29.17%)</t>
+  </si>
+  <si>
+    <t>6 (25%)</t>
+  </si>
+  <si>
+    <t>Министерство на младежта и спорта</t>
+  </si>
+  <si>
+    <t>52 (51.49%)</t>
+  </si>
+  <si>
+    <t>50 (49.5%)</t>
+  </si>
+  <si>
+    <t>10 (31.25%)</t>
+  </si>
+  <si>
+    <t>23 (54.76%)</t>
+  </si>
+  <si>
+    <t>22 (52.38%)</t>
+  </si>
+  <si>
+    <t>7 (87.5%)</t>
+  </si>
+  <si>
+    <t>3 (75%)</t>
+  </si>
+  <si>
+    <t>Министерство на образованието и науката</t>
+  </si>
+  <si>
+    <t>272 (21.25%)</t>
+  </si>
+  <si>
+    <t>270 (21.09%)</t>
+  </si>
+  <si>
+    <t>70 (22.44%)</t>
+  </si>
+  <si>
+    <t>35 (7.59%)</t>
+  </si>
+  <si>
+    <t>34 (7.38%)</t>
+  </si>
+  <si>
+    <t>18 (48.65%)</t>
+  </si>
+  <si>
+    <t>24 (43.64%)</t>
+  </si>
+  <si>
+    <t>Министерство на околната среда и водите</t>
+  </si>
+  <si>
+    <t>284 (62.14%)</t>
+  </si>
+  <si>
+    <t>64 (53.33%)</t>
+  </si>
+  <si>
+    <t>103 (65.61%)</t>
+  </si>
+  <si>
+    <t>67 (77.91%)</t>
+  </si>
+  <si>
+    <t>11 (61.11%)</t>
+  </si>
+  <si>
+    <t>Министерство на отбраната</t>
+  </si>
+  <si>
+    <t>98 (39.2%)</t>
+  </si>
+  <si>
+    <t>10 (30.3%)</t>
+  </si>
+  <si>
+    <t>34 (32.38%)</t>
+  </si>
+  <si>
+    <t>12 (80%)</t>
+  </si>
+  <si>
+    <t>19 (45.24%)</t>
+  </si>
+  <si>
+    <t>Министерство на правосъдието</t>
+  </si>
+  <si>
+    <t>131 (38.53%)</t>
+  </si>
+  <si>
+    <t>124 (36.47%)</t>
+  </si>
+  <si>
+    <t>19 (38.78%)</t>
+  </si>
+  <si>
+    <t>18 (36.73%)</t>
+  </si>
+  <si>
+    <t>19 (20.21%)</t>
+  </si>
+  <si>
+    <t>64 (46.04%)</t>
+  </si>
+  <si>
+    <t>61 (43.88%)</t>
+  </si>
+  <si>
+    <t>3 (33.33%)</t>
+  </si>
+  <si>
+    <t>Министерство на регионалното развитие и благоустройството</t>
+  </si>
+  <si>
+    <t>100 (32.15%)</t>
+  </si>
+  <si>
+    <t>96 (30.87%)</t>
+  </si>
+  <si>
+    <t>20 (28.57%)</t>
+  </si>
+  <si>
+    <t>18 (25.71%)</t>
+  </si>
+  <si>
+    <t>25 (20.83%)</t>
+  </si>
+  <si>
+    <t>22 (57.89%)</t>
+  </si>
+  <si>
+    <t>4 (33.33%)</t>
+  </si>
+  <si>
+    <t>Министерство на транспорта и съобщенията</t>
+  </si>
+  <si>
+    <t>323 (65.92%)</t>
+  </si>
+  <si>
+    <t>322 (65.71%)</t>
+  </si>
+  <si>
+    <t>32 (61.54%)</t>
+  </si>
+  <si>
+    <t>31 (59.62%)</t>
+  </si>
+  <si>
+    <t>175 (68.9%)</t>
+  </si>
+  <si>
+    <t>56 (70%)</t>
+  </si>
+  <si>
+    <t>Министерство на труда и социалната политика</t>
+  </si>
+  <si>
+    <t>30 (17.05%)</t>
+  </si>
+  <si>
+    <t>22 (12.5%)</t>
+  </si>
+  <si>
+    <t>14 (21.88%)</t>
+  </si>
+  <si>
+    <t>11 (17.19%)</t>
+  </si>
+  <si>
+    <t>4 (17.39%)</t>
+  </si>
+  <si>
+    <t>3 (16.67%)</t>
+  </si>
+  <si>
+    <t>1 (5.56%)</t>
+  </si>
+  <si>
+    <t>Министерство на туризма</t>
+  </si>
+  <si>
+    <t>19 (50%)</t>
+  </si>
+  <si>
+    <t>3 (37.5%)</t>
+  </si>
+  <si>
+    <t>5 (71.43%)</t>
+  </si>
+  <si>
+    <t>9 (47.37%)</t>
+  </si>
+  <si>
+    <t>Министерство на финансите</t>
+  </si>
+  <si>
+    <t>269 (43.88%)</t>
+  </si>
+  <si>
+    <t>257 (41.92%)</t>
+  </si>
+  <si>
+    <t>86 (49.14%)</t>
+  </si>
+  <si>
+    <t>83 (47.43%)</t>
+  </si>
+  <si>
+    <t>61 (40.13%)</t>
+  </si>
+  <si>
+    <t>60 (39.47%)</t>
+  </si>
+  <si>
+    <t>71 (39.89%)</t>
+  </si>
+  <si>
+    <t>70 (39.33%)</t>
+  </si>
+  <si>
+    <t>17 (43.59%)</t>
+  </si>
+  <si>
+    <t>16 (41.03%)</t>
+  </si>
+  <si>
+    <t>Национален статистически институт</t>
+  </si>
+  <si>
+    <t>Национален съвет по цени и реимбурсиране на лекарствените продукти</t>
+  </si>
+  <si>
+    <t>53 (63.1%)</t>
+  </si>
+  <si>
+    <t>49 (58.33%)</t>
+  </si>
+  <si>
+    <t>53 (63.86%)</t>
+  </si>
+  <si>
+    <t>49 (59.04%)</t>
+  </si>
+  <si>
+    <t>Национална агенция за оценяване и акредитация</t>
+  </si>
+  <si>
+    <t>Национална служба за охрана</t>
+  </si>
+  <si>
+    <t>Областна администрация - Габрово</t>
+  </si>
+  <si>
+    <t>Акт на областен управител</t>
+  </si>
+  <si>
+    <t>Ненормативен акт на областен управител</t>
+  </si>
+  <si>
+    <t>Областна администрация - Търговище</t>
+  </si>
+  <si>
+    <t>Областна администрация - Хасково</t>
+  </si>
+  <si>
+    <t>Областна администрация - Шумен</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Аврен</t>
   </si>
   <si>
     <t>Акт на общински съвет</t>
   </si>
   <si>
-    <t>52 (73.24%)</t>
-[...406 lines deleted...]
-  <si>
     <t>Общинска администрация - Айтос</t>
   </si>
   <si>
+    <t>3 (6.98%)</t>
+  </si>
+  <si>
+    <t>3 (7.32%)</t>
+  </si>
+  <si>
     <t>Ненормативен акт на общински съвет</t>
   </si>
   <si>
     <t>Общинска администрация - Аксаково</t>
   </si>
   <si>
     <t>Общинска администрация - Батак</t>
   </si>
   <si>
     <t>Общинска администрация - Белене</t>
   </si>
   <si>
     <t>Общинска администрация - Белослав</t>
   </si>
   <si>
     <t>Общинска администрация - Бургас</t>
   </si>
   <si>
-    <t>16 (32%)</t>
-[...8 lines deleted...]
-    <t>7 (18.42%)</t>
+    <t>76 (43.68%)</t>
+  </si>
+  <si>
+    <t>14 (8.05%)</t>
+  </si>
+  <si>
+    <t>69 (42.59%)</t>
+  </si>
+  <si>
+    <t>7 (4.32%)</t>
   </si>
   <si>
     <t>7 (63.64%)</t>
   </si>
   <si>
     <t>Общинска администрация - Варна</t>
   </si>
   <si>
+    <t>2 (3.77%)</t>
+  </si>
+  <si>
+    <t>1 (1.89%)</t>
+  </si>
+  <si>
+    <t>1 (2.44%)</t>
+  </si>
+  <si>
+    <t>1 (11.11%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Велинград</t>
+  </si>
+  <si>
+    <t>10 (14.08%)</t>
+  </si>
+  <si>
+    <t>4 (5.63%)</t>
+  </si>
+  <si>
+    <t>10 (14.71%)</t>
+  </si>
+  <si>
+    <t>4 (5.88%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Ветрино</t>
+  </si>
+  <si>
+    <t>Акт на кмет на община</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Вълчи дол</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Горна Оряховица</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Две могили</t>
+  </si>
+  <si>
+    <t>2 (4.88%)</t>
+  </si>
+  <si>
+    <t>2 (7.69%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Девин</t>
+  </si>
+  <si>
+    <t>7 (22.58%)</t>
+  </si>
+  <si>
+    <t>7 (25.93%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Добричка</t>
+  </si>
+  <si>
+    <t>1 (9.09%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Долна баня</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Долни чифлик</t>
+  </si>
+  <si>
+    <t>2 (4%)</t>
+  </si>
+  <si>
+    <t>1 (2%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Доспат</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Дългопол</t>
+  </si>
+  <si>
+    <t>2 (6.9%)</t>
+  </si>
+  <si>
     <t>1 (3.85%)</t>
   </si>
   <si>
-    <t>Общинска администрация - Велинград</t>
-[...20 lines deleted...]
-    <t>2 (5.41%)</t>
+    <t>Общинска администрация - Етрополе</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Завет</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Иваново</t>
+  </si>
+  <si>
+    <t>3 (10%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Кайнарджа</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Камено</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Карнобат</t>
+  </si>
+  <si>
+    <t>14 (35%)</t>
+  </si>
+  <si>
+    <t>2 (5%)</t>
+  </si>
+  <si>
+    <t>14 (45.16%)</t>
+  </si>
+  <si>
+    <t>2 (6.45%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Каспичан</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Кнежа</t>
+  </si>
+  <si>
+    <t>15 (35.71%)</t>
+  </si>
+  <si>
+    <t>11 (26.19%)</t>
+  </si>
+  <si>
+    <t>14 (38.89%)</t>
+  </si>
+  <si>
+    <t>10 (27.78%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Козлодуй</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Котел</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Кричим</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Куклен</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Кула</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Кърджали</t>
+  </si>
+  <si>
+    <t>3 (10.71%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Ловеч</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Лом</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Лъки</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Мадан</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Несебър</t>
+  </si>
+  <si>
+    <t>61 (55.45%)</t>
+  </si>
+  <si>
+    <t>10 (9.09%)</t>
+  </si>
+  <si>
+    <t>50 (55.56%)</t>
+  </si>
+  <si>
+    <t>6 (6.67%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Николаево</t>
+  </si>
+  <si>
+    <t>4 (12.9%)</t>
+  </si>
+  <si>
+    <t>2 (8.33%)</t>
+  </si>
+  <si>
+    <t>1 (4.17%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Никопол</t>
+  </si>
+  <si>
+    <t>3 (15%)</t>
+  </si>
+  <si>
+    <t>3 (18.75%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Нова Загора</t>
+  </si>
+  <si>
+    <t>5 (7.69%)</t>
+  </si>
+  <si>
+    <t>5 (9.09%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Ново село</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Омуртаг</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Перущица</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Приморско</t>
+  </si>
+  <si>
+    <t>11 (33.33%)</t>
+  </si>
+  <si>
+    <t>4 (12.12%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Провадия</t>
+  </si>
+  <si>
+    <t>4 (25%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Първомай</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Раднево</t>
+  </si>
+  <si>
+    <t>12 (20%)</t>
+  </si>
+  <si>
+    <t>1 (1.67%)</t>
+  </si>
+  <si>
+    <t>8 (16.33%)</t>
+  </si>
+  <si>
+    <t>1 (2.04%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Разлог</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Ракитово</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Сандански</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Септември</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Симитли</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Смолян</t>
+  </si>
+  <si>
+    <t>2 (8%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Сопот</t>
+  </si>
+  <si>
+    <t>2 (5.71%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Стамболийски</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Столична община</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Суворово</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Сунгурларе</t>
+  </si>
+  <si>
+    <t>4 (14.81%)</t>
+  </si>
+  <si>
+    <t>3 (12%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Съединение</t>
+  </si>
+  <si>
+    <t>8 (26.67%)</t>
+  </si>
+  <si>
+    <t>7 (23.33%)</t>
+  </si>
+  <si>
+    <t>4 (19.05%)</t>
+  </si>
+  <si>
+    <t>3 (14.29%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Тервел</t>
+  </si>
+  <si>
+    <t>1 (6.67%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Тутракан</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Търговище</t>
+  </si>
+  <si>
+    <t>7 (9.33%)</t>
+  </si>
+  <si>
+    <t>1 (1.33%)</t>
+  </si>
+  <si>
+    <t>7 (11.11%)</t>
+  </si>
+  <si>
+    <t>1 (1.59%)</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Цар Калоян</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Чавдар</t>
+  </si>
+  <si>
+    <t>Общинска администрация - Шабла</t>
+  </si>
+  <si>
+    <t>2 (8.7%)</t>
   </si>
   <si>
     <t>2 (9.09%)</t>
   </si>
   <si>
-    <t>Общинска администрация - Девин</t>
-[...187 lines deleted...]
-  <si>
     <t>Общинска администрация - Ямбол</t>
   </si>
   <si>
-    <t>5 (12.2%)</t>
-[...2 lines deleted...]
-    <t>5 (13.89%)</t>
+    <t>17 (20.99%)</t>
+  </si>
+  <si>
+    <t>5 (6.17%)</t>
+  </si>
+  <si>
+    <t>17 (22.37%)</t>
+  </si>
+  <si>
+    <t>5 (6.58%)</t>
   </si>
   <si>
     <t>Патентно ведомство</t>
   </si>
   <si>
     <t>12 (92.31%)</t>
-  </si>
-[...1 lines deleted...]
-    <t>2 (100%)</t>
   </si>
   <si>
     <t>2 (66.67%)</t>
   </si>
   <si>
     <t>6 (100%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1285,54 +1486,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F399"/>
+  <dimension ref="A1:F466"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A396" sqref="A396"/>
+      <selection activeCell="A463" sqref="A463"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="64.841" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
@@ -1340,51 +1541,51 @@
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
         <v>0</v>
@@ -1405,62 +1606,62 @@
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
       <c r="E8">
         <v>3</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
         <v>16</v>
@@ -1481,51 +1682,51 @@
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11">
         <v>12</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>13</v>
       </c>
       <c r="B12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>2</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
@@ -1606,76 +1807,76 @@
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
         <v>2</v>
       </c>
       <c r="C18" t="s">
         <v>21</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C19" t="s">
         <v>23</v>
       </c>
       <c r="D19" t="s">
         <v>24</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22">
         <v>1</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22">
@@ -1711,218 +1912,218 @@
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24">
         <v>1</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B25">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C25" t="s">
         <v>29</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F25">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27">
         <v>7</v>
       </c>
       <c r="C27" t="s">
         <v>30</v>
       </c>
       <c r="D27" t="s">
         <v>30</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E28">
         <v>3</v>
       </c>
       <c r="F28">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>18</v>
       </c>
       <c r="B29">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B30">
         <v>17</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E30">
         <v>2</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32">
         <v>6</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E32">
         <v>2</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33">
         <v>1</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>18</v>
       </c>
       <c r="B34">
         <v>3</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B35">
         <v>5</v>
       </c>
       <c r="C35" t="s">
         <v>26</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>10</v>
@@ -1963,156 +2164,156 @@
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>18</v>
       </c>
       <c r="B39">
         <v>1</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B40">
         <v>50</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E40">
         <v>2</v>
       </c>
       <c r="F40">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42">
         <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E42">
         <v>2</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43">
         <v>14</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D43" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>18</v>
       </c>
       <c r="B44">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D44" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>27</v>
       </c>
       <c r="B45">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B46">
         <v>8</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>10</v>
@@ -2133,51 +2334,51 @@
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>18</v>
       </c>
       <c r="B49">
         <v>1</v>
       </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B50">
         <v>2</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>18</v>
@@ -2198,5819 +2399,6879 @@
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>27</v>
       </c>
       <c r="B53">
         <v>1</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B54">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C54" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D54" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E54">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F54">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56">
         <v>7</v>
       </c>
       <c r="C56" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D56" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57">
         <v>38</v>
       </c>
       <c r="C57" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D57" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E57">
         <v>2</v>
       </c>
       <c r="F57">
         <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>13</v>
       </c>
       <c r="B58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C58" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
       <c r="E58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F58">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>18</v>
       </c>
       <c r="B59">
         <v>1</v>
       </c>
       <c r="C59" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D59" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>27</v>
       </c>
       <c r="B60">
         <v>4</v>
       </c>
       <c r="C60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B61">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C61" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D61" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
+        <v>13</v>
+      </c>
+      <c r="B63">
+        <v>1</v>
+      </c>
+      <c r="C63">
+        <v>0</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" t="s">
         <v>18</v>
       </c>
-      <c r="B63">
+      <c r="B64">
         <v>3</v>
       </c>
-      <c r="C63" t="s">
-[...16 lines deleted...]
-      <c r="B64">
+      <c r="C64" t="s">
+        <v>56</v>
+      </c>
+      <c r="D64" t="s">
+        <v>56</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B65">
         <v>7</v>
       </c>
-      <c r="C64" t="s">
-[...14 lines deleted...]
-        <v>9</v>
+      <c r="C65" t="s">
+        <v>48</v>
+      </c>
+      <c r="D65" t="s">
+        <v>48</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65">
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" t="s">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="A66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B67">
         <v>1</v>
       </c>
-      <c r="C67" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="C67">
+        <v>0</v>
+      </c>
+      <c r="D67">
+        <v>0</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B68">
+        <v>1</v>
+      </c>
+      <c r="C68" t="s">
+        <v>52</v>
+      </c>
+      <c r="D68" t="s">
+        <v>52</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" t="s">
         <v>27</v>
       </c>
-      <c r="B68">
-[...18 lines deleted...]
-      </c>
       <c r="B69">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="C69">
+        <v>0</v>
+      </c>
+      <c r="D69">
+        <v>0</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B70">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C70" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>51</v>
+      </c>
+      <c r="D70">
+        <v>0</v>
       </c>
       <c r="E70">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F70">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>13</v>
       </c>
       <c r="B72">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="C72" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>52</v>
+      </c>
+      <c r="D72">
+        <v>0</v>
       </c>
       <c r="E72">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F72">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B73">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="C73" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D73" t="s">
-[...11 lines deleted...]
-        <v>9</v>
+      <c r="B74">
+        <v>17</v>
+      </c>
+      <c r="C74" t="s">
+        <v>61</v>
+      </c>
+      <c r="D74" t="s">
+        <v>62</v>
+      </c>
+      <c r="E74">
+        <v>2</v>
+      </c>
+      <c r="F74">
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
-      <c r="A75" t="s">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="A75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B76">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="C76" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D76" t="s">
         <v>62</v>
       </c>
       <c r="E76">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
-      <c r="A77" t="s">
-        <v>13</v>
+      <c r="A77" s="1" t="s">
+        <v>63</v>
       </c>
       <c r="B77">
+        <v>91</v>
+      </c>
+      <c r="C77" t="s">
+        <v>64</v>
+      </c>
+      <c r="D77" t="s">
+        <v>64</v>
+      </c>
+      <c r="E77">
         <v>4</v>
       </c>
-      <c r="C77">
-[...7 lines deleted...]
-      </c>
       <c r="F77">
-        <v>4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:6">
-      <c r="A78" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6">
-      <c r="A79" s="1" t="s">
-        <v>63</v>
+      <c r="A79" t="s">
+        <v>10</v>
       </c>
       <c r="B79">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="C79" t="s">
+        <v>65</v>
+      </c>
+      <c r="D79" t="s">
+        <v>65</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:6">
-      <c r="A80" s="2" t="s">
-        <v>9</v>
+      <c r="A80" t="s">
+        <v>12</v>
+      </c>
+      <c r="B80">
+        <v>6</v>
+      </c>
+      <c r="C80" t="s">
+        <v>66</v>
+      </c>
+      <c r="D80" t="s">
+        <v>66</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
+        <v>13</v>
+      </c>
+      <c r="B81">
+        <v>6</v>
+      </c>
+      <c r="C81">
+        <v>0</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81">
+        <v>4</v>
+      </c>
+      <c r="F81">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" t="s">
         <v>18</v>
       </c>
-      <c r="B81">
-[...18 lines deleted...]
-      </c>
       <c r="B82">
-        <v>1153</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>2</v>
+      </c>
+      <c r="C82">
+        <v>0</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
       </c>
       <c r="E82">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F82">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="2" t="s">
-        <v>9</v>
+      <c r="A83" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B83">
+        <v>2</v>
+      </c>
+      <c r="C83">
+        <v>0</v>
+      </c>
+      <c r="D83">
+        <v>0</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" t="s">
-[...15 lines deleted...]
-        <v>4</v>
+      <c r="A84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B85">
-        <v>602</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>1</v>
+      </c>
+      <c r="C85">
+        <v>0</v>
+      </c>
+      <c r="D85">
+        <v>0</v>
       </c>
       <c r="E85">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
+        <v>18</v>
+      </c>
+      <c r="B86">
+        <v>1</v>
+      </c>
+      <c r="C86">
+        <v>0</v>
+      </c>
+      <c r="D86">
+        <v>0</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B87">
+        <v>401</v>
+      </c>
+      <c r="C87" t="s">
+        <v>69</v>
+      </c>
+      <c r="D87" t="s">
+        <v>70</v>
+      </c>
+      <c r="E87">
+        <v>19</v>
+      </c>
+      <c r="F87">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B89">
+        <v>101</v>
+      </c>
+      <c r="C89" t="s">
         <v>71</v>
       </c>
-      <c r="B86">
-[...22 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D89" t="s">
         <v>72</v>
       </c>
-      <c r="D87" t="s">
-[...2 lines deleted...]
-      <c r="E87">
+      <c r="E89">
         <v>6</v>
       </c>
-      <c r="F87">
-[...10 lines deleted...]
-      <c r="C88" t="s">
+      <c r="F89">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" t="s">
+        <v>12</v>
+      </c>
+      <c r="B90">
+        <v>36</v>
+      </c>
+      <c r="C90" t="s">
         <v>73</v>
       </c>
-      <c r="D88" t="s">
-[...10 lines deleted...]
-      <c r="A89" s="1" t="s">
+      <c r="D90" t="s">
         <v>74</v>
       </c>
-      <c r="B89">
-[...17 lines deleted...]
-        <v>9</v>
+      <c r="E90">
+        <v>4</v>
+      </c>
+      <c r="F90">
+        <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B91">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="C91" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D91" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F91">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="B92">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>76</v>
+      </c>
+      <c r="D92" t="s">
+        <v>76</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" t="s">
-        <v>18</v>
+      <c r="A93" s="1" t="s">
+        <v>77</v>
       </c>
       <c r="B93">
-        <v>5</v>
+        <v>63</v>
       </c>
       <c r="C93" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D93" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E93">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F93">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C94" t="s">
+      <c r="A94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" t="s">
+        <v>10</v>
+      </c>
+      <c r="B95">
+        <v>30</v>
+      </c>
+      <c r="C95" t="s">
         <v>79</v>
       </c>
-      <c r="D94" t="s">
-[...11 lines deleted...]
-        <v>9</v>
+      <c r="D95" t="s">
+        <v>79</v>
+      </c>
+      <c r="E95">
+        <v>1</v>
+      </c>
+      <c r="F95">
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B96">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>11</v>
+      </c>
+      <c r="C96">
+        <v>0</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
       </c>
       <c r="E96">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F96">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
+        <v>18</v>
+      </c>
+      <c r="B97">
+        <v>5</v>
+      </c>
+      <c r="C97" t="s">
+        <v>80</v>
+      </c>
+      <c r="D97" t="s">
+        <v>80</v>
+      </c>
+      <c r="E97">
+        <v>3</v>
+      </c>
+      <c r="F97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B98">
+        <v>377</v>
+      </c>
+      <c r="C98" t="s">
+        <v>82</v>
+      </c>
+      <c r="D98" t="s">
+        <v>83</v>
+      </c>
+      <c r="E98">
+        <v>25</v>
+      </c>
+      <c r="F98">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" t="s">
+        <v>10</v>
+      </c>
+      <c r="B100">
+        <v>57</v>
+      </c>
+      <c r="C100" t="s">
+        <v>84</v>
+      </c>
+      <c r="D100" t="s">
+        <v>84</v>
+      </c>
+      <c r="E100">
+        <v>5</v>
+      </c>
+      <c r="F100">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" t="s">
         <v>12</v>
       </c>
-      <c r="B97">
-[...56 lines deleted...]
-      <c r="A100" s="1" t="s">
+      <c r="B101">
+        <v>175</v>
+      </c>
+      <c r="C101" t="s">
         <v>85</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D101" t="s">
         <v>86</v>
       </c>
-      <c r="D100" t="s">
-[...11 lines deleted...]
-        <v>9</v>
+      <c r="E101">
+        <v>17</v>
+      </c>
+      <c r="F101">
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B102">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="C102" t="s">
         <v>87</v>
       </c>
       <c r="D102" t="s">
         <v>87</v>
       </c>
       <c r="E102">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F102">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="B103">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="C103" t="s">
+        <v>88</v>
+      </c>
+      <c r="D103" t="s">
+        <v>89</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" t="s">
-        <v>18</v>
+      <c r="A104" s="1" t="s">
+        <v>90</v>
       </c>
       <c r="B104">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="C104" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D104" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E104">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F104">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:6">
-      <c r="A105" s="1" t="s">
-[...14 lines deleted...]
-      <c r="F105">
+      <c r="A105" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" t="s">
         <v>10</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>9</v>
+      <c r="B106">
+        <v>20</v>
+      </c>
+      <c r="C106" t="s">
+        <v>92</v>
+      </c>
+      <c r="D106" t="s">
+        <v>92</v>
+      </c>
+      <c r="E106">
+        <v>1</v>
+      </c>
+      <c r="F106">
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B107">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>1</v>
+      </c>
+      <c r="C107">
+        <v>0</v>
+      </c>
+      <c r="D107">
+        <v>0</v>
       </c>
       <c r="E107">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F107">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B108">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C108" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D108" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E108">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B109">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>1</v>
+      </c>
+      <c r="C109">
+        <v>0</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
       </c>
       <c r="E109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F109">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" t="s">
-        <v>27</v>
+      <c r="A110" s="1" t="s">
+        <v>94</v>
       </c>
       <c r="B110">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>85</v>
+      </c>
+      <c r="C110" t="s">
+        <v>95</v>
+      </c>
+      <c r="D110" t="s">
+        <v>96</v>
       </c>
       <c r="E110">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F110">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:6">
-      <c r="A111" s="1" t="s">
-[...15 lines deleted...]
-        <v>59</v>
+      <c r="A111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="2" t="s">
-        <v>9</v>
+      <c r="A112" t="s">
+        <v>10</v>
+      </c>
+      <c r="B112">
+        <v>14</v>
+      </c>
+      <c r="C112" t="s">
+        <v>97</v>
+      </c>
+      <c r="D112" t="s">
+        <v>23</v>
+      </c>
+      <c r="E112">
+        <v>7</v>
+      </c>
+      <c r="F112">
+        <v>7</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B113">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="C113" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D113" t="s">
         <v>98</v>
       </c>
       <c r="E113">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F113">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B114">
-        <v>347</v>
+        <v>15</v>
       </c>
       <c r="C114" t="s">
         <v>99</v>
       </c>
       <c r="D114" t="s">
         <v>99</v>
       </c>
       <c r="E114">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F114">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B115">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C115" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115">
+        <v>0</v>
+      </c>
+      <c r="D115">
+        <v>0</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D115" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B116">
-        <v>35</v>
+        <v>607</v>
       </c>
       <c r="C116" t="s">
         <v>101</v>
       </c>
       <c r="D116" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E116">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F116">
-        <v>0</v>
+        <v>75</v>
       </c>
     </row>
     <row r="117" spans="1:6">
-      <c r="A117" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C117" t="s">
+      <c r="A117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" t="s">
+        <v>10</v>
+      </c>
+      <c r="B118">
+        <v>83</v>
+      </c>
+      <c r="C118" t="s">
         <v>103</v>
       </c>
-      <c r="D117" t="s">
+      <c r="D118" t="s">
         <v>104</v>
       </c>
-      <c r="E117">
-[...8 lines deleted...]
-        <v>9</v>
+      <c r="E118">
+        <v>7</v>
+      </c>
+      <c r="F118">
+        <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B119">
-        <v>246</v>
+        <v>355</v>
       </c>
       <c r="C119" t="s">
         <v>105</v>
       </c>
       <c r="D119" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E119">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F119">
-        <v>11</v>
+        <v>26</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B120">
-        <v>382</v>
+        <v>32</v>
       </c>
       <c r="C120" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D120" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E120">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F120">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B121">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C121" t="s">
+        <v>107</v>
+      </c>
+      <c r="D121" t="s">
+        <v>107</v>
+      </c>
+      <c r="E121">
+        <v>3</v>
+      </c>
+      <c r="F121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B122">
+        <v>758</v>
+      </c>
+      <c r="C122" t="s">
         <v>109</v>
-      </c>
-[...18 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D122" t="s">
         <v>110</v>
       </c>
       <c r="E122">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="F122">
-        <v>1</v>
+        <v>52</v>
       </c>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" s="1" t="s">
+      <c r="A123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" t="s">
+        <v>10</v>
+      </c>
+      <c r="B124">
+        <v>248</v>
+      </c>
+      <c r="C124" t="s">
         <v>111</v>
       </c>
-      <c r="B123">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D124" t="s">
         <v>112</v>
       </c>
-      <c r="D123" t="s">
-[...11 lines deleted...]
-        <v>9</v>
+      <c r="E124">
+        <v>5</v>
+      </c>
+      <c r="F124">
+        <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B125">
-        <v>100</v>
+        <v>386</v>
       </c>
       <c r="C125" t="s">
         <v>113</v>
       </c>
       <c r="D125" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E125">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F125">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B126">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="C126" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D126" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E126">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B127">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C127" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D127" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="F127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:6">
-      <c r="A128" t="s">
-        <v>27</v>
+      <c r="A128" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="B128">
-        <v>9</v>
+        <v>292</v>
       </c>
       <c r="C128" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D128" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E128">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F128">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
-      <c r="A129" s="1" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="A129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="2" t="s">
-        <v>9</v>
+      <c r="A130" t="s">
+        <v>10</v>
+      </c>
+      <c r="B130">
+        <v>102</v>
+      </c>
+      <c r="C130" t="s">
+        <v>119</v>
+      </c>
+      <c r="D130" t="s">
+        <v>119</v>
+      </c>
+      <c r="E130">
+        <v>2</v>
+      </c>
+      <c r="F130">
+        <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B131">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>81</v>
+      </c>
+      <c r="C131" t="s">
+        <v>120</v>
+      </c>
+      <c r="D131" t="s">
+        <v>120</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B132">
-        <v>2</v>
+        <v>64</v>
       </c>
       <c r="C132" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="D132" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B133">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>77</v>
+        <v>122</v>
       </c>
       <c r="D133" t="s">
-        <v>77</v>
+        <v>122</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
-      <c r="A134" t="s">
-        <v>27</v>
+      <c r="A134" s="1" t="s">
+        <v>123</v>
       </c>
       <c r="B134">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="C134" t="s">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="D134" t="s">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:6">
-      <c r="A135" s="1" t="s">
-[...14 lines deleted...]
-      <c r="F135">
+      <c r="A135" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" t="s">
         <v>10</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>9</v>
+      <c r="B136">
+        <v>10</v>
+      </c>
+      <c r="C136">
+        <v>0</v>
+      </c>
+      <c r="D136">
+        <v>0</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136">
+        <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B137">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="C137" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="D137" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B138">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C138" t="s">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="D138" t="s">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="E138">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
+        <v>27</v>
+      </c>
+      <c r="B139">
+        <v>2</v>
+      </c>
+      <c r="C139" t="s">
+        <v>21</v>
+      </c>
+      <c r="D139" t="s">
+        <v>21</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B140">
+        <v>176</v>
+      </c>
+      <c r="C140" t="s">
+        <v>126</v>
+      </c>
+      <c r="D140" t="s">
+        <v>127</v>
+      </c>
+      <c r="E140">
+        <v>1</v>
+      </c>
+      <c r="F140">
         <v>18</v>
       </c>
-      <c r="B139">
-[...33 lines deleted...]
-      </c>
     </row>
     <row r="141" spans="1:6">
-      <c r="A141" s="1" t="s">
-[...14 lines deleted...]
-      <c r="F141">
+      <c r="A141" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" t="s">
+        <v>10</v>
+      </c>
+      <c r="B142">
+        <v>53</v>
+      </c>
+      <c r="C142" t="s">
+        <v>128</v>
+      </c>
+      <c r="D142" t="s">
+        <v>129</v>
+      </c>
+      <c r="E142">
+        <v>1</v>
+      </c>
+      <c r="F142">
         <v>4</v>
-      </c>
-[...3 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B143">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C143" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D143" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B144">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="C144" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D144" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B145">
+        <v>7</v>
+      </c>
+      <c r="C145" t="s">
         <v>8</v>
       </c>
-      <c r="C145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D145" t="s">
-        <v>130</v>
+        <v>8</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
-      <c r="A146" t="s">
-        <v>27</v>
+      <c r="A146" s="1" t="s">
+        <v>134</v>
       </c>
       <c r="B146">
+        <v>101</v>
+      </c>
+      <c r="C146" t="s">
+        <v>135</v>
+      </c>
+      <c r="D146" t="s">
+        <v>136</v>
+      </c>
+      <c r="E146">
+        <v>3</v>
+      </c>
+      <c r="F146">
         <v>4</v>
       </c>
-      <c r="C146" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="147" spans="1:6">
-      <c r="A147" s="1" t="s">
-[...15 lines deleted...]
-        <v>256</v>
+      <c r="A147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6">
-      <c r="A148" s="2" t="s">
-        <v>9</v>
+      <c r="A148" t="s">
+        <v>10</v>
+      </c>
+      <c r="B148">
+        <v>32</v>
+      </c>
+      <c r="C148" t="s">
+        <v>137</v>
+      </c>
+      <c r="D148" t="s">
+        <v>137</v>
+      </c>
+      <c r="E148">
+        <v>1</v>
+      </c>
+      <c r="F148">
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B149">
-        <v>304</v>
+        <v>42</v>
       </c>
       <c r="C149" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D149" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E149">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F149">
-        <v>13</v>
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B150">
-        <v>458</v>
+        <v>8</v>
       </c>
       <c r="C150" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D150" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E150">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F150">
-        <v>113</v>
+        <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B151">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="C151" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D151" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
-      <c r="A152" t="s">
-        <v>27</v>
+      <c r="A152" s="1" t="s">
+        <v>142</v>
       </c>
       <c r="B152">
-        <v>55</v>
+        <v>1280</v>
       </c>
       <c r="C152" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D152" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="E152">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="F152">
-        <v>0</v>
+        <v>305</v>
       </c>
     </row>
     <row r="153" spans="1:6">
-      <c r="A153" s="1" t="s">
-[...14 lines deleted...]
-      <c r="F153">
+      <c r="A153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6">
-      <c r="A154" s="2" t="s">
-        <v>9</v>
+      <c r="A154" t="s">
+        <v>10</v>
+      </c>
+      <c r="B154">
+        <v>312</v>
+      </c>
+      <c r="C154" t="s">
+        <v>145</v>
+      </c>
+      <c r="D154" t="s">
+        <v>145</v>
+      </c>
+      <c r="E154">
+        <v>16</v>
+      </c>
+      <c r="F154">
+        <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B155">
-        <v>118</v>
+        <v>461</v>
       </c>
       <c r="C155" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D155" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="E155">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F155">
-        <v>1</v>
+        <v>133</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B156">
-        <v>156</v>
+        <v>37</v>
       </c>
       <c r="C156" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="D156" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
       <c r="F156">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B157">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="C157" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="D157" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
       <c r="F157">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
-      <c r="A158" t="s">
-        <v>27</v>
+      <c r="A158" s="1" t="s">
+        <v>150</v>
       </c>
       <c r="B158">
-        <v>18</v>
+        <v>457</v>
       </c>
       <c r="C158" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="D158" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="E158">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F158">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="1" t="s">
-[...11 lines deleted...]
-      <c r="E159">
+      <c r="A159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" t="s">
+        <v>10</v>
+      </c>
+      <c r="B160">
+        <v>120</v>
+      </c>
+      <c r="C160" t="s">
+        <v>152</v>
+      </c>
+      <c r="D160" t="s">
+        <v>152</v>
+      </c>
+      <c r="E160">
         <v>4</v>
       </c>
-      <c r="F159">
-[...5 lines deleted...]
-        <v>9</v>
+      <c r="F160">
+        <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B161">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="C161" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="D161" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="E161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F161">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B162">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="C162" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="D162" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="E162">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F162">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
+        <v>27</v>
+      </c>
+      <c r="B163">
         <v>18</v>
       </c>
-      <c r="B163">
-[...1 lines deleted...]
-      </c>
       <c r="C163" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="D163" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="E163">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F163">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
-      <c r="A164" t="s">
-        <v>27</v>
+      <c r="A164" s="1" t="s">
+        <v>156</v>
       </c>
       <c r="B164">
-        <v>42</v>
+        <v>250</v>
       </c>
       <c r="C164" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="D164" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E164">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F164">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:6">
-      <c r="A165" s="1" t="s">
-[...15 lines deleted...]
-        <v>27</v>
+      <c r="A165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6">
-      <c r="A166" s="2" t="s">
-        <v>9</v>
+      <c r="A166" t="s">
+        <v>10</v>
+      </c>
+      <c r="B166">
+        <v>33</v>
+      </c>
+      <c r="C166" t="s">
+        <v>158</v>
+      </c>
+      <c r="D166" t="s">
+        <v>158</v>
+      </c>
+      <c r="E166">
+        <v>5</v>
+      </c>
+      <c r="F166">
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B167">
-        <v>46</v>
+        <v>105</v>
       </c>
       <c r="C167" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D167" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="E167">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F167">
         <v>4</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B168">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D168" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="E168">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F168">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B169">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="C169" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="D169" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E169">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F169">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:6">
-      <c r="A170" t="s">
-        <v>27</v>
+      <c r="A170" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="B170">
-        <v>9</v>
+        <v>340</v>
       </c>
       <c r="C170" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="D170" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="E170">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F170">
-        <v>1</v>
+        <v>35</v>
       </c>
     </row>
     <row r="171" spans="1:6">
-      <c r="A171" s="1" t="s">
-[...11 lines deleted...]
-      <c r="E171">
+      <c r="A171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" t="s">
+        <v>10</v>
+      </c>
+      <c r="B172">
+        <v>49</v>
+      </c>
+      <c r="C172" t="s">
+        <v>165</v>
+      </c>
+      <c r="D172" t="s">
+        <v>166</v>
+      </c>
+      <c r="E172">
+        <v>4</v>
+      </c>
+      <c r="F172">
         <v>5</v>
-      </c>
-[...6 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B173">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="C173" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D173" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="E173">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F173">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B174">
-        <v>119</v>
+        <v>139</v>
       </c>
       <c r="C174" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D174" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E174">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F174">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B175">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D175" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E175">
         <v>0</v>
       </c>
       <c r="F175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:6">
-      <c r="A176" t="s">
-        <v>27</v>
+      <c r="A176" s="1" t="s">
+        <v>171</v>
       </c>
       <c r="B176">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="C176" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="D176" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="E176">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F176">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:6">
-      <c r="A177" s="1" t="s">
-[...15 lines deleted...]
-        <v>16</v>
+      <c r="A177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="2" t="s">
-        <v>9</v>
+      <c r="A178" t="s">
+        <v>10</v>
+      </c>
+      <c r="B178">
+        <v>70</v>
+      </c>
+      <c r="C178" t="s">
+        <v>174</v>
+      </c>
+      <c r="D178" t="s">
+        <v>175</v>
+      </c>
+      <c r="E178">
+        <v>3</v>
+      </c>
+      <c r="F178">
+        <v>5</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B179">
-        <v>49</v>
+        <v>120</v>
       </c>
       <c r="C179" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D179" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="E179">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F179">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B180">
-        <v>253</v>
+        <v>38</v>
       </c>
       <c r="C180" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="D180" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E180">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F180">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B181">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="C181" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="D181" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="E181">
         <v>0</v>
       </c>
       <c r="F181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:6">
-      <c r="A182" t="s">
-        <v>27</v>
+      <c r="A182" s="1" t="s">
+        <v>179</v>
       </c>
       <c r="B182">
-        <v>15</v>
+        <v>490</v>
       </c>
       <c r="C182" t="s">
-        <v>93</v>
+        <v>180</v>
       </c>
       <c r="D182" t="s">
-        <v>93</v>
+        <v>181</v>
       </c>
       <c r="E182">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F182">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:6">
-      <c r="A183" s="1" t="s">
-[...15 lines deleted...]
-        <v>30</v>
+      <c r="A183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6">
-      <c r="A184" s="2" t="s">
-        <v>9</v>
+      <c r="A184" t="s">
+        <v>10</v>
+      </c>
+      <c r="B184">
+        <v>52</v>
+      </c>
+      <c r="C184" t="s">
+        <v>182</v>
+      </c>
+      <c r="D184" t="s">
+        <v>183</v>
+      </c>
+      <c r="E184">
+        <v>14</v>
+      </c>
+      <c r="F184">
+        <v>4</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B185">
-        <v>62</v>
+        <v>254</v>
       </c>
       <c r="C185" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="D185" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E185">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F185">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B186">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="C186" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="D186" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="E186">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F186">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B187">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>179</v>
+        <v>99</v>
       </c>
       <c r="D187" t="s">
-        <v>180</v>
+        <v>99</v>
       </c>
       <c r="E187">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F187">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" t="s">
-        <v>27</v>
+      <c r="A188" s="1" t="s">
+        <v>186</v>
       </c>
       <c r="B188">
-        <v>8</v>
+        <v>176</v>
       </c>
       <c r="C188" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D188" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="E188">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F188">
-        <v>1</v>
+        <v>34</v>
       </c>
     </row>
     <row r="189" spans="1:6">
-      <c r="A189" s="1" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6">
-      <c r="A190" s="2" t="s">
+      <c r="A190" t="s">
+        <v>10</v>
+      </c>
+      <c r="B190">
+        <v>64</v>
+      </c>
+      <c r="C190" t="s">
+        <v>189</v>
+      </c>
+      <c r="D190" t="s">
+        <v>190</v>
+      </c>
+      <c r="E190">
+        <v>4</v>
+      </c>
+      <c r="F190">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B191">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C191" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="D191" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="E191">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F191">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B192">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C192" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="D192" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="E192">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F192">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B193">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="C193" t="s">
-        <v>186</v>
+        <v>31</v>
       </c>
       <c r="D193" t="s">
-        <v>186</v>
+        <v>31</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
       <c r="F193">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="1" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="B194">
-        <v>603</v>
+        <v>38</v>
       </c>
       <c r="C194" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D194" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E194">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F194">
-        <v>38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>10</v>
       </c>
       <c r="B196">
-        <v>174</v>
+        <v>8</v>
       </c>
       <c r="C196" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="D196" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E196">
         <v>0</v>
       </c>
       <c r="F196">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
         <v>12</v>
       </c>
       <c r="B197">
-        <v>152</v>
+        <v>7</v>
       </c>
       <c r="C197" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D197" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E197">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F197">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>18</v>
       </c>
       <c r="B198">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="C198" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D198" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E198">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F198">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" t="s">
-        <v>27</v>
+      <c r="A199" s="1" t="s">
+        <v>199</v>
       </c>
       <c r="B199">
-        <v>39</v>
+        <v>613</v>
       </c>
       <c r="C199" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D199" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="E199">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F199">
-        <v>2</v>
+        <v>48</v>
       </c>
     </row>
     <row r="200" spans="1:6">
-      <c r="A200" s="1" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6">
-      <c r="A201" s="2" t="s">
-        <v>9</v>
+      <c r="A201" t="s">
+        <v>10</v>
+      </c>
+      <c r="B201">
+        <v>175</v>
+      </c>
+      <c r="C201" t="s">
+        <v>202</v>
+      </c>
+      <c r="D201" t="s">
+        <v>203</v>
+      </c>
+      <c r="E201">
+        <v>1</v>
+      </c>
+      <c r="F201">
+        <v>6</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
+        <v>12</v>
+      </c>
+      <c r="B202">
+        <v>152</v>
+      </c>
+      <c r="C202" t="s">
+        <v>204</v>
+      </c>
+      <c r="D202" t="s">
+        <v>205</v>
+      </c>
+      <c r="E202">
+        <v>2</v>
+      </c>
+      <c r="F202">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" t="s">
         <v>18</v>
       </c>
-      <c r="B202">
-[...18 lines deleted...]
-      </c>
       <c r="B203">
-        <v>82</v>
+        <v>178</v>
       </c>
       <c r="C203" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D203" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="E203">
         <v>2</v>
       </c>
       <c r="F203">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6">
-      <c r="A204" s="2" t="s">
-        <v>9</v>
+      <c r="A204" t="s">
+        <v>27</v>
+      </c>
+      <c r="B204">
+        <v>39</v>
+      </c>
+      <c r="C204" t="s">
+        <v>208</v>
+      </c>
+      <c r="D204" t="s">
+        <v>209</v>
+      </c>
+      <c r="E204">
+        <v>0</v>
+      </c>
+      <c r="F204">
+        <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:6">
-      <c r="A205" t="s">
+      <c r="A205" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B205">
+        <v>1</v>
+      </c>
+      <c r="C205">
+        <v>0</v>
+      </c>
+      <c r="D205">
+        <v>0</v>
+      </c>
+      <c r="E205">
+        <v>0</v>
+      </c>
+      <c r="F205">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" t="s">
+        <v>18</v>
+      </c>
+      <c r="B207">
+        <v>1</v>
+      </c>
+      <c r="C207">
+        <v>0</v>
+      </c>
+      <c r="D207">
+        <v>0</v>
+      </c>
+      <c r="E207">
+        <v>0</v>
+      </c>
+      <c r="F207">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B208">
+        <v>84</v>
+      </c>
+      <c r="C208" t="s">
+        <v>212</v>
+      </c>
+      <c r="D208" t="s">
+        <v>213</v>
+      </c>
+      <c r="E208">
+        <v>2</v>
+      </c>
+      <c r="F208">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210" t="s">
         <v>12</v>
       </c>
-      <c r="B205">
-[...41 lines deleted...]
-      <c r="A208" t="s">
+      <c r="B210">
+        <v>83</v>
+      </c>
+      <c r="C210" t="s">
+        <v>214</v>
+      </c>
+      <c r="D210" t="s">
+        <v>215</v>
+      </c>
+      <c r="E210">
+        <v>2</v>
+      </c>
+      <c r="F210">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B211">
+        <v>1</v>
+      </c>
+      <c r="C211">
+        <v>0</v>
+      </c>
+      <c r="D211">
+        <v>0</v>
+      </c>
+      <c r="E211">
+        <v>1</v>
+      </c>
+      <c r="F211">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" t="s">
+        <v>13</v>
+      </c>
+      <c r="B213">
+        <v>1</v>
+      </c>
+      <c r="C213">
+        <v>0</v>
+      </c>
+      <c r="D213">
+        <v>0</v>
+      </c>
+      <c r="E213">
+        <v>1</v>
+      </c>
+      <c r="F213">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B214">
+        <v>1</v>
+      </c>
+      <c r="C214" t="s">
+        <v>52</v>
+      </c>
+      <c r="D214" t="s">
+        <v>52</v>
+      </c>
+      <c r="E214">
+        <v>0</v>
+      </c>
+      <c r="F214">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6">
+      <c r="A215" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216" t="s">
         <v>10</v>
       </c>
-      <c r="B208">
-[...128 lines deleted...]
-      </c>
       <c r="B216">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="C216" t="s">
+        <v>52</v>
+      </c>
+      <c r="D216" t="s">
+        <v>52</v>
       </c>
       <c r="E216">
         <v>0</v>
       </c>
       <c r="F216">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
-      <c r="A217" s="2" t="s">
-        <v>9</v>
+      <c r="A217" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B217">
+        <v>2</v>
+      </c>
+      <c r="C217">
+        <v>0</v>
+      </c>
+      <c r="D217">
+        <v>0</v>
+      </c>
+      <c r="E217">
+        <v>1</v>
+      </c>
+      <c r="F217">
+        <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
-      <c r="A218" t="s">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="A218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="B219">
         <v>1</v>
       </c>
       <c r="C219">
         <v>0</v>
       </c>
       <c r="D219">
         <v>0</v>
       </c>
       <c r="E219">
         <v>0</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
-      <c r="A220" s="1" t="s">
-        <v>210</v>
+      <c r="A220" t="s">
+        <v>220</v>
       </c>
       <c r="B220">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="C220">
         <v>0</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
       <c r="E220">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F220">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:6">
-      <c r="A221" s="2" t="s">
-        <v>9</v>
+      <c r="A221" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B221">
+        <v>2</v>
+      </c>
+      <c r="C221">
+        <v>0</v>
+      </c>
+      <c r="D221">
+        <v>0</v>
+      </c>
+      <c r="E221">
+        <v>1</v>
+      </c>
+      <c r="F221">
+        <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:6">
-      <c r="A222" t="s">
-[...15 lines deleted...]
-        <v>20</v>
+      <c r="A222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6">
-      <c r="A223" s="1" t="s">
-        <v>211</v>
+      <c r="A223" t="s">
+        <v>219</v>
       </c>
       <c r="B223">
         <v>1</v>
       </c>
       <c r="C223">
         <v>0</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
       <c r="E223">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
-      <c r="A224" s="2" t="s">
-        <v>9</v>
+      <c r="A224" t="s">
+        <v>220</v>
+      </c>
+      <c r="B224">
+        <v>1</v>
+      </c>
+      <c r="C224">
+        <v>0</v>
+      </c>
+      <c r="D224">
+        <v>0</v>
+      </c>
+      <c r="E224">
+        <v>0</v>
+      </c>
+      <c r="F224">
+        <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
-      <c r="A225" t="s">
-        <v>71</v>
+      <c r="A225" s="1" t="s">
+        <v>222</v>
       </c>
       <c r="B225">
         <v>1</v>
       </c>
       <c r="C225">
         <v>0</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
       <c r="E225">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
-      <c r="A226" s="1" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6">
-      <c r="A227" s="2" t="s">
-        <v>9</v>
+      <c r="A227" t="s">
+        <v>220</v>
+      </c>
+      <c r="B227">
+        <v>1</v>
+      </c>
+      <c r="C227">
+        <v>0</v>
+      </c>
+      <c r="D227">
+        <v>0</v>
+      </c>
+      <c r="E227">
+        <v>1</v>
+      </c>
+      <c r="F227">
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
-      <c r="A228" t="s">
-        <v>71</v>
+      <c r="A228" s="1" t="s">
+        <v>223</v>
       </c>
       <c r="B228">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="C228" t="s">
+        <v>52</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
       <c r="E228">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
-      <c r="A229" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6">
-      <c r="A230" s="1" t="s">
-        <v>213</v>
+      <c r="A230" t="s">
+        <v>220</v>
       </c>
       <c r="B230">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="C230" t="s">
+        <v>52</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
       <c r="E230">
         <v>0</v>
       </c>
       <c r="F230">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
-      <c r="A231" s="2" t="s">
-        <v>9</v>
+      <c r="A231" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B231">
+        <v>15</v>
+      </c>
+      <c r="C231">
+        <v>0</v>
+      </c>
+      <c r="D231">
+        <v>0</v>
+      </c>
+      <c r="E231">
+        <v>0</v>
+      </c>
+      <c r="F231">
+        <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
-      <c r="A232" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="A232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6">
-      <c r="A233" s="1" t="s">
-        <v>214</v>
+      <c r="A233" t="s">
+        <v>225</v>
       </c>
       <c r="B233">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>15</v>
+      </c>
+      <c r="C233">
+        <v>0</v>
+      </c>
+      <c r="D233">
+        <v>0</v>
       </c>
       <c r="E233">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F233">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
-      <c r="A234" s="2" t="s">
-        <v>9</v>
+      <c r="A234" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B234">
+        <v>43</v>
+      </c>
+      <c r="C234" t="s">
+        <v>227</v>
+      </c>
+      <c r="D234">
+        <v>0</v>
+      </c>
+      <c r="E234">
+        <v>0</v>
+      </c>
+      <c r="F234">
+        <v>2</v>
       </c>
     </row>
     <row r="235" spans="1:6">
-      <c r="A235" t="s">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="A235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B236">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="C236" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>228</v>
+      </c>
+      <c r="D236">
+        <v>0</v>
       </c>
       <c r="E236">
         <v>0</v>
       </c>
       <c r="F236">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:6">
-      <c r="A237" s="1" t="s">
-        <v>220</v>
+      <c r="A237" t="s">
+        <v>229</v>
       </c>
       <c r="B237">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>1</v>
+      </c>
+      <c r="C237">
+        <v>0</v>
+      </c>
+      <c r="D237">
+        <v>0</v>
       </c>
       <c r="E237">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F237">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
-      <c r="A238" s="2" t="s">
-        <v>9</v>
+      <c r="A238" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B238">
+        <v>61</v>
+      </c>
+      <c r="C238">
+        <v>0</v>
+      </c>
+      <c r="D238">
+        <v>0</v>
+      </c>
+      <c r="E238">
+        <v>3</v>
+      </c>
+      <c r="F238">
+        <v>53</v>
       </c>
     </row>
     <row r="239" spans="1:6">
-      <c r="A239" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="A239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B240">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>34</v>
+      </c>
+      <c r="C240">
+        <v>0</v>
+      </c>
+      <c r="D240">
+        <v>0</v>
       </c>
       <c r="E240">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F240">
-        <v>0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="1" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="B241">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>1</v>
+      </c>
+      <c r="C241">
+        <v>0</v>
+      </c>
+      <c r="D241">
+        <v>0</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>71</v>
+        <v>225</v>
       </c>
       <c r="B243">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>1</v>
+      </c>
+      <c r="C243">
+        <v>0</v>
+      </c>
+      <c r="D243">
+        <v>0</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
       <c r="F243">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:6">
-      <c r="A244" t="s">
-        <v>209</v>
+      <c r="A244" s="1" t="s">
+        <v>232</v>
       </c>
       <c r="B244">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="C244">
         <v>0</v>
       </c>
       <c r="D244">
         <v>0</v>
       </c>
       <c r="E244">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
-      <c r="A245" s="1" t="s">
+      <c r="A245" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6">
+      <c r="A246" t="s">
         <v>225</v>
       </c>
-      <c r="B245">
-[...17 lines deleted...]
-        <v>9</v>
+      <c r="B246">
+        <v>35</v>
+      </c>
+      <c r="C246">
+        <v>0</v>
+      </c>
+      <c r="D246">
+        <v>0</v>
+      </c>
+      <c r="E246">
+        <v>2</v>
+      </c>
+      <c r="F246">
+        <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>71</v>
+        <v>229</v>
       </c>
       <c r="B247">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C247">
         <v>0</v>
       </c>
       <c r="D247">
         <v>0</v>
       </c>
       <c r="E247">
         <v>0</v>
       </c>
       <c r="F247">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="1" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B248">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C248">
         <v>0</v>
       </c>
       <c r="D248">
         <v>0</v>
       </c>
       <c r="E248">
         <v>0</v>
       </c>
       <c r="F248">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>71</v>
+        <v>225</v>
       </c>
       <c r="B250">
         <v>5</v>
       </c>
       <c r="C250">
         <v>0</v>
       </c>
       <c r="D250">
         <v>0</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="251" spans="1:6">
-      <c r="A251" t="s">
-        <v>209</v>
+      <c r="A251" s="1" t="s">
+        <v>234</v>
       </c>
       <c r="B251">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>174</v>
+      </c>
+      <c r="C251" t="s">
+        <v>235</v>
+      </c>
+      <c r="D251" t="s">
+        <v>236</v>
       </c>
       <c r="E251">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F251">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="252" spans="1:6">
-      <c r="A252" s="1" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6">
-      <c r="A253" s="2" t="s">
-        <v>9</v>
+      <c r="A253" t="s">
+        <v>225</v>
+      </c>
+      <c r="B253">
+        <v>162</v>
+      </c>
+      <c r="C253" t="s">
+        <v>237</v>
+      </c>
+      <c r="D253" t="s">
+        <v>238</v>
+      </c>
+      <c r="E253">
+        <v>10</v>
+      </c>
+      <c r="F253">
+        <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>71</v>
+        <v>229</v>
       </c>
       <c r="B254">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="C254" t="s">
+        <v>239</v>
+      </c>
+      <c r="D254" t="s">
+        <v>239</v>
       </c>
       <c r="E254">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
-      <c r="A255" t="s">
-        <v>209</v>
+      <c r="A255" s="1" t="s">
+        <v>240</v>
       </c>
       <c r="B255">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>53</v>
+      </c>
+      <c r="C255" t="s">
+        <v>241</v>
+      </c>
+      <c r="D255" t="s">
+        <v>242</v>
       </c>
       <c r="E255">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F255">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:6">
-      <c r="A256" s="1" t="s">
-[...15 lines deleted...]
-        <v>16</v>
+      <c r="A256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6">
-      <c r="A257" s="2" t="s">
-        <v>9</v>
+      <c r="A257" t="s">
+        <v>225</v>
+      </c>
+      <c r="B257">
+        <v>41</v>
+      </c>
+      <c r="C257" t="s">
+        <v>243</v>
+      </c>
+      <c r="D257">
+        <v>0</v>
+      </c>
+      <c r="E257">
+        <v>0</v>
+      </c>
+      <c r="F257">
+        <v>3</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
+        <v>229</v>
+      </c>
+      <c r="B258">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>244</v>
+      </c>
+      <c r="D258" t="s">
+        <v>244</v>
+      </c>
+      <c r="E258">
+        <v>0</v>
+      </c>
+      <c r="F258">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
+      <c r="A259" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B259">
         <v>71</v>
       </c>
-      <c r="B258">
-[...26 lines deleted...]
-        <v>0</v>
+      <c r="C259" t="s">
+        <v>246</v>
+      </c>
+      <c r="D259" t="s">
+        <v>247</v>
       </c>
       <c r="E259">
         <v>0</v>
       </c>
       <c r="F259">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="260" spans="1:6">
-      <c r="A260" s="1" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6">
-      <c r="A261" s="2" t="s">
-        <v>9</v>
+      <c r="A261" t="s">
+        <v>225</v>
+      </c>
+      <c r="B261">
+        <v>68</v>
+      </c>
+      <c r="C261" t="s">
+        <v>248</v>
+      </c>
+      <c r="D261" t="s">
+        <v>249</v>
+      </c>
+      <c r="E261">
+        <v>0</v>
+      </c>
+      <c r="F261">
+        <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>71</v>
+        <v>229</v>
       </c>
       <c r="B262">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C262">
         <v>0</v>
       </c>
       <c r="D262">
         <v>0</v>
       </c>
       <c r="E262">
         <v>0</v>
       </c>
       <c r="F262">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="1" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="B263">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C263">
         <v>0</v>
       </c>
       <c r="D263">
         <v>0</v>
       </c>
       <c r="E263">
         <v>1</v>
       </c>
       <c r="F263">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>71</v>
+        <v>251</v>
       </c>
       <c r="B265">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C265">
         <v>0</v>
       </c>
       <c r="D265">
         <v>0</v>
       </c>
       <c r="E265">
         <v>1</v>
       </c>
       <c r="F265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
-      <c r="A266" s="1" t="s">
-        <v>233</v>
+      <c r="A266" t="s">
+        <v>225</v>
       </c>
       <c r="B266">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>8</v>
+      </c>
+      <c r="C266">
+        <v>0</v>
+      </c>
+      <c r="D266">
+        <v>0</v>
       </c>
       <c r="E266">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F266">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:6">
-      <c r="A267" s="2" t="s">
-        <v>9</v>
+      <c r="A267" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B267">
+        <v>20</v>
+      </c>
+      <c r="C267">
+        <v>0</v>
+      </c>
+      <c r="D267">
+        <v>0</v>
+      </c>
+      <c r="E267">
+        <v>0</v>
+      </c>
+      <c r="F267">
+        <v>20</v>
       </c>
     </row>
     <row r="268" spans="1:6">
-      <c r="A268" t="s">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="A268" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B269">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C269">
         <v>0</v>
       </c>
       <c r="D269">
         <v>0</v>
       </c>
       <c r="E269">
         <v>0</v>
       </c>
       <c r="F269">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:6">
-      <c r="A270" s="1" t="s">
-        <v>235</v>
+      <c r="A270" t="s">
+        <v>229</v>
       </c>
       <c r="B270">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>2</v>
+      </c>
+      <c r="C270">
+        <v>0</v>
+      </c>
+      <c r="D270">
+        <v>0</v>
       </c>
       <c r="E270">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F270">
         <v>2</v>
       </c>
     </row>
     <row r="271" spans="1:6">
-      <c r="A271" s="2" t="s">
-        <v>9</v>
+      <c r="A271" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B271">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>170</v>
+      </c>
+      <c r="D271">
+        <v>0</v>
+      </c>
+      <c r="E271">
+        <v>0</v>
+      </c>
+      <c r="F271">
+        <v>6</v>
       </c>
     </row>
     <row r="272" spans="1:6">
-      <c r="A272" t="s">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="A272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B273">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="C273" t="s">
+        <v>80</v>
       </c>
       <c r="D273">
         <v>0</v>
       </c>
       <c r="E273">
         <v>0</v>
       </c>
       <c r="F273">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="274" spans="1:6">
-      <c r="A274" s="1" t="s">
-        <v>238</v>
+      <c r="A274" t="s">
+        <v>229</v>
       </c>
       <c r="B274">
         <v>1</v>
       </c>
       <c r="C274">
         <v>0</v>
       </c>
       <c r="D274">
         <v>0</v>
       </c>
       <c r="E274">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F274">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:6">
-      <c r="A275" s="2" t="s">
-        <v>9</v>
+      <c r="A275" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B275">
+        <v>41</v>
+      </c>
+      <c r="C275" t="s">
+        <v>255</v>
+      </c>
+      <c r="D275" t="s">
+        <v>255</v>
+      </c>
+      <c r="E275">
+        <v>2</v>
+      </c>
+      <c r="F275">
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:6">
-      <c r="A276" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A276" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6">
-      <c r="A277" s="1" t="s">
-        <v>239</v>
+      <c r="A277" t="s">
+        <v>225</v>
       </c>
       <c r="B277">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="C277" t="s">
+        <v>256</v>
+      </c>
+      <c r="D277" t="s">
+        <v>256</v>
       </c>
       <c r="E277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F277">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="278" spans="1:6">
-      <c r="A278" s="2" t="s">
-        <v>9</v>
+      <c r="A278" t="s">
+        <v>229</v>
+      </c>
+      <c r="B278">
+        <v>7</v>
+      </c>
+      <c r="C278">
+        <v>0</v>
+      </c>
+      <c r="D278">
+        <v>0</v>
+      </c>
+      <c r="E278">
+        <v>0</v>
+      </c>
+      <c r="F278">
+        <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
-      <c r="A279" t="s">
-        <v>71</v>
+      <c r="A279" s="1" t="s">
+        <v>257</v>
       </c>
       <c r="B279">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31</v>
+      </c>
+      <c r="C279" t="s">
+        <v>258</v>
       </c>
       <c r="D279">
         <v>0</v>
       </c>
       <c r="E279">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F279">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="280" spans="1:6">
-      <c r="A280" s="1" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A280" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6">
-      <c r="A281" s="2" t="s">
-        <v>9</v>
+      <c r="A281" t="s">
+        <v>225</v>
+      </c>
+      <c r="B281">
+        <v>27</v>
+      </c>
+      <c r="C281" t="s">
+        <v>259</v>
+      </c>
+      <c r="D281">
+        <v>0</v>
+      </c>
+      <c r="E281">
+        <v>0</v>
+      </c>
+      <c r="F281">
+        <v>3</v>
       </c>
     </row>
     <row r="282" spans="1:6">
-      <c r="A282" t="s">
-        <v>209</v>
+      <c r="A282" s="1" t="s">
+        <v>260</v>
       </c>
       <c r="B282">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="C282" t="s">
+        <v>261</v>
       </c>
       <c r="D282">
         <v>0</v>
       </c>
       <c r="E282">
         <v>0</v>
       </c>
       <c r="F282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
-      <c r="A283" s="1" t="s">
+      <c r="A283" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6">
+      <c r="A284" t="s">
+        <v>225</v>
+      </c>
+      <c r="B284">
+        <v>11</v>
+      </c>
+      <c r="C284" t="s">
+        <v>261</v>
+      </c>
+      <c r="D284">
+        <v>0</v>
+      </c>
+      <c r="E284">
+        <v>0</v>
+      </c>
+      <c r="F284">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6">
+      <c r="A285" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B285">
+        <v>1</v>
+      </c>
+      <c r="C285">
+        <v>0</v>
+      </c>
+      <c r="D285">
+        <v>0</v>
+      </c>
+      <c r="E285">
+        <v>1</v>
+      </c>
+      <c r="F285">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6">
+      <c r="A286" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6">
+      <c r="A287" t="s">
+        <v>225</v>
+      </c>
+      <c r="B287">
+        <v>1</v>
+      </c>
+      <c r="C287">
+        <v>0</v>
+      </c>
+      <c r="D287">
+        <v>0</v>
+      </c>
+      <c r="E287">
+        <v>1</v>
+      </c>
+      <c r="F287">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B288">
+        <v>53</v>
+      </c>
+      <c r="C288" t="s">
         <v>241</v>
       </c>
-      <c r="B283">
-[...41 lines deleted...]
-      <c r="A286" s="1" t="s">
+      <c r="D288" t="s">
         <v>242</v>
       </c>
-      <c r="B286">
-[...32 lines deleted...]
-      </c>
       <c r="E288">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F288">
         <v>2</v>
       </c>
     </row>
     <row r="289" spans="1:6">
-      <c r="A289" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A289" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6">
-      <c r="A290" s="1" t="s">
-        <v>243</v>
+      <c r="A290" t="s">
+        <v>225</v>
       </c>
       <c r="B290">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="C290" t="s">
-        <v>143</v>
+        <v>264</v>
       </c>
       <c r="D290" t="s">
-        <v>143</v>
+        <v>265</v>
       </c>
       <c r="E290">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F290">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:6">
-      <c r="A291" s="2" t="s">
-        <v>9</v>
+      <c r="A291" t="s">
+        <v>229</v>
+      </c>
+      <c r="B291">
+        <v>2</v>
+      </c>
+      <c r="C291">
+        <v>0</v>
+      </c>
+      <c r="D291">
+        <v>0</v>
+      </c>
+      <c r="E291">
+        <v>0</v>
+      </c>
+      <c r="F291">
+        <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:6">
-      <c r="A292" t="s">
-        <v>71</v>
+      <c r="A292" s="1" t="s">
+        <v>266</v>
       </c>
       <c r="B292">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C292" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>65</v>
+      </c>
+      <c r="D292">
+        <v>0</v>
       </c>
       <c r="E292">
         <v>0</v>
       </c>
       <c r="F292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:6">
-      <c r="A293" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A293" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6">
-      <c r="A294" s="1" t="s">
-        <v>245</v>
+      <c r="A294" t="s">
+        <v>225</v>
       </c>
       <c r="B294">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="C294" t="s">
+        <v>65</v>
       </c>
       <c r="D294">
         <v>0</v>
       </c>
       <c r="E294">
         <v>0</v>
       </c>
       <c r="F294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:6">
-      <c r="A295" s="2" t="s">
-        <v>9</v>
+      <c r="A295" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B295">
+        <v>29</v>
+      </c>
+      <c r="C295" t="s">
+        <v>268</v>
+      </c>
+      <c r="D295" t="s">
+        <v>268</v>
+      </c>
+      <c r="E295">
+        <v>2</v>
+      </c>
+      <c r="F295">
+        <v>2</v>
       </c>
     </row>
     <row r="296" spans="1:6">
-      <c r="A296" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A296" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B297">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="C297" t="s">
+        <v>269</v>
+      </c>
+      <c r="D297" t="s">
+        <v>269</v>
       </c>
       <c r="E297">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F297">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:6">
-      <c r="A298" s="1" t="s">
-        <v>246</v>
+      <c r="A298" t="s">
+        <v>229</v>
       </c>
       <c r="B298">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>2</v>
+      </c>
+      <c r="C298">
+        <v>0</v>
+      </c>
+      <c r="D298">
+        <v>0</v>
       </c>
       <c r="E298">
         <v>0</v>
       </c>
       <c r="F298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:6">
-      <c r="A299" s="2" t="s">
-        <v>9</v>
+      <c r="A299" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B299">
+        <v>1</v>
+      </c>
+      <c r="C299">
+        <v>0</v>
+      </c>
+      <c r="D299">
+        <v>0</v>
+      </c>
+      <c r="E299">
+        <v>1</v>
+      </c>
+      <c r="F299">
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:6">
-      <c r="A300" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A300" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6">
-      <c r="A301" s="1" t="s">
-        <v>248</v>
+      <c r="A301" t="s">
+        <v>225</v>
       </c>
       <c r="B301">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="C301">
         <v>0</v>
       </c>
       <c r="D301">
         <v>0</v>
       </c>
       <c r="E301">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F301">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
-      <c r="A302" s="2" t="s">
-        <v>9</v>
+      <c r="A302" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B302">
+        <v>1</v>
+      </c>
+      <c r="C302">
+        <v>0</v>
+      </c>
+      <c r="D302">
+        <v>0</v>
+      </c>
+      <c r="E302">
+        <v>0</v>
+      </c>
+      <c r="F302">
+        <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:6">
-      <c r="A303" t="s">
-[...15 lines deleted...]
-        <v>12</v>
+      <c r="A303" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B304">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C304">
         <v>0</v>
       </c>
       <c r="D304">
         <v>0</v>
       </c>
       <c r="E304">
         <v>0</v>
       </c>
       <c r="F304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="1" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
       <c r="B305">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="C305" t="s">
+        <v>273</v>
       </c>
       <c r="D305">
         <v>0</v>
       </c>
       <c r="E305">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>71</v>
+        <v>225</v>
       </c>
       <c r="B307">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="C307" t="s">
+        <v>273</v>
       </c>
       <c r="D307">
         <v>0</v>
       </c>
       <c r="E307">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="1" t="s">
-        <v>250</v>
+        <v>274</v>
       </c>
       <c r="B308">
         <v>2</v>
       </c>
-      <c r="C308">
-        <v>0</v>
+      <c r="C308" t="s">
+        <v>21</v>
       </c>
       <c r="D308">
         <v>0</v>
       </c>
       <c r="E308">
         <v>0</v>
       </c>
       <c r="F308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B310">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="C310" t="s">
+        <v>52</v>
       </c>
       <c r="D310">
         <v>0</v>
       </c>
       <c r="E310">
         <v>0</v>
       </c>
       <c r="F310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:6">
-      <c r="A311" s="1" t="s">
-        <v>251</v>
+      <c r="A311" t="s">
+        <v>229</v>
       </c>
       <c r="B311">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C311">
         <v>0</v>
       </c>
       <c r="D311">
         <v>0</v>
       </c>
       <c r="E311">
         <v>0</v>
       </c>
       <c r="F311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:6">
-      <c r="A312" s="2" t="s">
-        <v>9</v>
+      <c r="A312" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B312">
+        <v>1</v>
+      </c>
+      <c r="C312">
+        <v>0</v>
+      </c>
+      <c r="D312">
+        <v>0</v>
+      </c>
+      <c r="E312">
+        <v>0</v>
+      </c>
+      <c r="F312">
+        <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:6">
-      <c r="A313" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A313" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6">
-      <c r="A314" s="1" t="s">
-        <v>252</v>
+      <c r="A314" t="s">
+        <v>225</v>
       </c>
       <c r="B314">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>1</v>
+      </c>
+      <c r="C314">
+        <v>0</v>
+      </c>
+      <c r="D314">
+        <v>0</v>
       </c>
       <c r="E314">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F314">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
-      <c r="A315" s="2" t="s">
-        <v>9</v>
+      <c r="A315" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B315">
+        <v>40</v>
+      </c>
+      <c r="C315" t="s">
+        <v>277</v>
+      </c>
+      <c r="D315" t="s">
+        <v>278</v>
+      </c>
+      <c r="E315">
+        <v>0</v>
+      </c>
+      <c r="F315">
+        <v>6</v>
       </c>
     </row>
     <row r="316" spans="1:6">
-      <c r="A316" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A316" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B317">
+        <v>31</v>
+      </c>
+      <c r="C317" t="s">
+        <v>279</v>
+      </c>
+      <c r="D317" t="s">
+        <v>280</v>
+      </c>
+      <c r="E317">
+        <v>0</v>
+      </c>
+      <c r="F317">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6">
+      <c r="A318" t="s">
+        <v>229</v>
+      </c>
+      <c r="B318">
         <v>5</v>
       </c>
-      <c r="C317" t="s">
-[...23 lines deleted...]
-        <v>260</v>
+      <c r="C318">
+        <v>0</v>
+      </c>
+      <c r="D318">
+        <v>0</v>
       </c>
       <c r="E318">
         <v>0</v>
       </c>
       <c r="F318">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:6">
-      <c r="A319" s="2" t="s">
-        <v>9</v>
+      <c r="A319" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B319">
+        <v>2</v>
+      </c>
+      <c r="C319">
+        <v>0</v>
+      </c>
+      <c r="D319">
+        <v>0</v>
+      </c>
+      <c r="E319">
+        <v>1</v>
+      </c>
+      <c r="F319">
+        <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:6">
-      <c r="A320" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="A320" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="B321">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C321">
         <v>0</v>
       </c>
       <c r="D321">
         <v>0</v>
       </c>
       <c r="E321">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="1" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="B322">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="C322" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="D322" t="s">
-        <v>264</v>
+        <v>284</v>
       </c>
       <c r="E322">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F322">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>71</v>
+        <v>225</v>
       </c>
       <c r="B324">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="C324" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
       <c r="D324" t="s">
-        <v>265</v>
+        <v>286</v>
       </c>
       <c r="E324">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F324">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:6">
-      <c r="A325" s="1" t="s">
-        <v>266</v>
+      <c r="A325" t="s">
+        <v>229</v>
       </c>
       <c r="B325">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="C325" t="s">
+        <v>66</v>
+      </c>
+      <c r="D325" t="s">
+        <v>66</v>
       </c>
       <c r="E325">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F325">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:6">
-      <c r="A326" s="2" t="s">
-        <v>9</v>
+      <c r="A326" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B326">
+        <v>8</v>
+      </c>
+      <c r="C326">
+        <v>0</v>
+      </c>
+      <c r="D326">
+        <v>0</v>
+      </c>
+      <c r="E326">
+        <v>0</v>
+      </c>
+      <c r="F326">
+        <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:6">
-      <c r="A327" t="s">
-[...15 lines deleted...]
-        <v>3</v>
+      <c r="A327" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B328">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C328">
         <v>0</v>
       </c>
       <c r="D328">
         <v>0</v>
       </c>
       <c r="E328">
         <v>0</v>
       </c>
       <c r="F328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:6">
-      <c r="A329" s="1" t="s">
-        <v>267</v>
+      <c r="A329" t="s">
+        <v>229</v>
       </c>
       <c r="B329">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C329">
         <v>0</v>
       </c>
       <c r="D329">
         <v>0</v>
       </c>
       <c r="E329">
         <v>0</v>
       </c>
       <c r="F329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
-      <c r="A330" s="2" t="s">
-        <v>9</v>
+      <c r="A330" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B330">
+        <v>2</v>
+      </c>
+      <c r="C330">
+        <v>0</v>
+      </c>
+      <c r="D330">
+        <v>0</v>
+      </c>
+      <c r="E330">
+        <v>0</v>
+      </c>
+      <c r="F330">
+        <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
-      <c r="A331" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A331" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:6">
-      <c r="A332" s="1" t="s">
-        <v>268</v>
+      <c r="A332" t="s">
+        <v>229</v>
       </c>
       <c r="B332">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C332">
         <v>0</v>
       </c>
       <c r="D332">
         <v>0</v>
       </c>
       <c r="E332">
         <v>0</v>
       </c>
       <c r="F332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:6">
-      <c r="A333" s="2" t="s">
-        <v>9</v>
+      <c r="A333" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B333">
+        <v>26</v>
+      </c>
+      <c r="C333" t="s">
+        <v>269</v>
+      </c>
+      <c r="D333" t="s">
+        <v>269</v>
+      </c>
+      <c r="E333">
+        <v>0</v>
+      </c>
+      <c r="F333">
+        <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:6">
-      <c r="A334" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A334" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:6">
-      <c r="A335" s="1" t="s">
+      <c r="A335" t="s">
+        <v>225</v>
+      </c>
+      <c r="B335">
+        <v>26</v>
+      </c>
+      <c r="C335" t="s">
         <v>269</v>
       </c>
-      <c r="B335">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="D335" t="s">
+        <v>269</v>
       </c>
       <c r="E335">
         <v>0</v>
       </c>
       <c r="F335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:6">
-      <c r="A336" s="2" t="s">
-        <v>9</v>
+      <c r="A336" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B336">
+        <v>76</v>
+      </c>
+      <c r="C336">
+        <v>0</v>
+      </c>
+      <c r="D336">
+        <v>0</v>
+      </c>
+      <c r="E336">
+        <v>2</v>
+      </c>
+      <c r="F336">
+        <v>27</v>
       </c>
     </row>
     <row r="337" spans="1:6">
-      <c r="A337" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A337" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B338">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="C338">
         <v>0</v>
       </c>
       <c r="D338">
         <v>0</v>
       </c>
       <c r="E338">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F338">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="339" spans="1:6">
-      <c r="A339" s="1" t="s">
-        <v>270</v>
+      <c r="A339" t="s">
+        <v>229</v>
       </c>
       <c r="B339">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>2</v>
+      </c>
+      <c r="C339">
+        <v>0</v>
+      </c>
+      <c r="D339">
+        <v>0</v>
       </c>
       <c r="E339">
         <v>0</v>
       </c>
       <c r="F339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:6">
-      <c r="A340" s="2" t="s">
-        <v>9</v>
+      <c r="A340" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B340">
+        <v>1</v>
+      </c>
+      <c r="C340">
+        <v>0</v>
+      </c>
+      <c r="D340">
+        <v>0</v>
+      </c>
+      <c r="E340">
+        <v>1</v>
+      </c>
+      <c r="F340">
+        <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:6">
-      <c r="A341" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A341" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:6">
-      <c r="A342" s="1" t="s">
-        <v>272</v>
+      <c r="A342" t="s">
+        <v>251</v>
       </c>
       <c r="B342">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>1</v>
+      </c>
+      <c r="C342">
+        <v>0</v>
+      </c>
+      <c r="D342">
+        <v>0</v>
       </c>
       <c r="E342">
         <v>1</v>
       </c>
       <c r="F342">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:6">
-      <c r="A343" s="2" t="s">
-        <v>9</v>
+      <c r="A343" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B343">
+        <v>28</v>
+      </c>
+      <c r="C343" t="s">
+        <v>293</v>
+      </c>
+      <c r="D343">
+        <v>0</v>
+      </c>
+      <c r="E343">
+        <v>0</v>
+      </c>
+      <c r="F343">
+        <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:6">
-      <c r="A344" t="s">
-[...15 lines deleted...]
-        <v>3</v>
+      <c r="A344" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B345">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="C345" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>293</v>
+      </c>
+      <c r="D345">
+        <v>0</v>
       </c>
       <c r="E345">
         <v>0</v>
       </c>
       <c r="F345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="1" t="s">
-        <v>274</v>
+        <v>294</v>
       </c>
       <c r="B346">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>4</v>
+      </c>
+      <c r="C346">
+        <v>0</v>
+      </c>
+      <c r="D346">
+        <v>0</v>
       </c>
       <c r="E346">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F346">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>71</v>
+        <v>225</v>
       </c>
       <c r="B348">
+        <v>4</v>
+      </c>
+      <c r="C348">
+        <v>0</v>
+      </c>
+      <c r="D348">
+        <v>0</v>
+      </c>
+      <c r="E348">
+        <v>1</v>
+      </c>
+      <c r="F348">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6">
+      <c r="A349" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B349">
+        <v>2</v>
+      </c>
+      <c r="C349">
+        <v>0</v>
+      </c>
+      <c r="D349">
+        <v>0</v>
+      </c>
+      <c r="E349">
+        <v>0</v>
+      </c>
+      <c r="F349">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6">
+      <c r="A350" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6">
+      <c r="A351" t="s">
+        <v>229</v>
+      </c>
+      <c r="B351">
+        <v>2</v>
+      </c>
+      <c r="C351">
+        <v>0</v>
+      </c>
+      <c r="D351">
+        <v>0</v>
+      </c>
+      <c r="E351">
+        <v>0</v>
+      </c>
+      <c r="F351">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6">
+      <c r="A352" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B352">
+        <v>1</v>
+      </c>
+      <c r="C352">
+        <v>0</v>
+      </c>
+      <c r="D352">
+        <v>0</v>
+      </c>
+      <c r="E352">
+        <v>0</v>
+      </c>
+      <c r="F352">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6">
+      <c r="A353" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6">
+      <c r="A354" t="s">
+        <v>229</v>
+      </c>
+      <c r="B354">
+        <v>1</v>
+      </c>
+      <c r="C354">
+        <v>0</v>
+      </c>
+      <c r="D354">
+        <v>0</v>
+      </c>
+      <c r="E354">
+        <v>0</v>
+      </c>
+      <c r="F354">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6">
+      <c r="A355" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B355">
+        <v>2</v>
+      </c>
+      <c r="C355">
+        <v>0</v>
+      </c>
+      <c r="D355">
+        <v>0</v>
+      </c>
+      <c r="E355">
+        <v>0</v>
+      </c>
+      <c r="F355">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6">
+      <c r="A356" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6">
+      <c r="A357" t="s">
+        <v>225</v>
+      </c>
+      <c r="B357">
+        <v>2</v>
+      </c>
+      <c r="C357">
+        <v>0</v>
+      </c>
+      <c r="D357">
+        <v>0</v>
+      </c>
+      <c r="E357">
+        <v>0</v>
+      </c>
+      <c r="F357">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6">
+      <c r="A358" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B358">
+        <v>110</v>
+      </c>
+      <c r="C358" t="s">
+        <v>299</v>
+      </c>
+      <c r="D358" t="s">
+        <v>300</v>
+      </c>
+      <c r="E358">
+        <v>4</v>
+      </c>
+      <c r="F358">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6">
+      <c r="A359" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6">
+      <c r="A360" t="s">
+        <v>225</v>
+      </c>
+      <c r="B360">
+        <v>90</v>
+      </c>
+      <c r="C360" t="s">
+        <v>301</v>
+      </c>
+      <c r="D360" t="s">
+        <v>302</v>
+      </c>
+      <c r="E360">
+        <v>4</v>
+      </c>
+      <c r="F360">
         <v>13</v>
       </c>
-      <c r="C348" t="s">
-[...2 lines deleted...]
-      <c r="D348" t="s">
+    </row>
+    <row r="361" spans="1:6">
+      <c r="A361" t="s">
+        <v>229</v>
+      </c>
+      <c r="B361">
+        <v>7</v>
+      </c>
+      <c r="C361" t="s">
+        <v>47</v>
+      </c>
+      <c r="D361" t="s">
+        <v>48</v>
+      </c>
+      <c r="E361">
+        <v>0</v>
+      </c>
+      <c r="F361">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6">
+      <c r="A362" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B362">
+        <v>31</v>
+      </c>
+      <c r="C362" t="s">
+        <v>304</v>
+      </c>
+      <c r="D362" t="s">
+        <v>280</v>
+      </c>
+      <c r="E362">
+        <v>0</v>
+      </c>
+      <c r="F362">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6">
+      <c r="A363" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6">
+      <c r="A364" t="s">
+        <v>225</v>
+      </c>
+      <c r="B364">
         <v>24</v>
       </c>
-      <c r="E348">
-[...2 lines deleted...]
-      <c r="F348">
+      <c r="C364" t="s">
+        <v>305</v>
+      </c>
+      <c r="D364" t="s">
+        <v>306</v>
+      </c>
+      <c r="E364">
+        <v>0</v>
+      </c>
+      <c r="F364">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6">
+      <c r="A365" t="s">
+        <v>229</v>
+      </c>
+      <c r="B365">
+        <v>5</v>
+      </c>
+      <c r="C365">
+        <v>0</v>
+      </c>
+      <c r="D365">
+        <v>0</v>
+      </c>
+      <c r="E365">
+        <v>0</v>
+      </c>
+      <c r="F365">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6">
+      <c r="A366" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B366">
+        <v>20</v>
+      </c>
+      <c r="C366" t="s">
+        <v>308</v>
+      </c>
+      <c r="D366" t="s">
+        <v>308</v>
+      </c>
+      <c r="E366">
+        <v>0</v>
+      </c>
+      <c r="F366">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6">
+      <c r="A367" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6">
+      <c r="A368" t="s">
+        <v>225</v>
+      </c>
+      <c r="B368">
+        <v>16</v>
+      </c>
+      <c r="C368" t="s">
+        <v>309</v>
+      </c>
+      <c r="D368" t="s">
+        <v>309</v>
+      </c>
+      <c r="E368">
+        <v>0</v>
+      </c>
+      <c r="F368">
         <v>3</v>
-      </c>
-[...308 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>71</v>
+        <v>229</v>
       </c>
       <c r="B369">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C369">
         <v>0</v>
       </c>
       <c r="D369">
         <v>0</v>
       </c>
       <c r="E369">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="1" t="s">
-        <v>283</v>
+        <v>310</v>
       </c>
       <c r="B370">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="C370" t="s">
-        <v>61</v>
+        <v>311</v>
       </c>
       <c r="D370">
         <v>0</v>
       </c>
       <c r="E370">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F370">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>71</v>
+        <v>225</v>
       </c>
       <c r="B372">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="C372" t="s">
-        <v>62</v>
+        <v>312</v>
       </c>
       <c r="D372">
         <v>0</v>
       </c>
       <c r="E372">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F372">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="373" spans="1:6">
-      <c r="A373" s="1" t="s">
-        <v>284</v>
+      <c r="A373" t="s">
+        <v>229</v>
       </c>
       <c r="B373">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>5</v>
+      </c>
+      <c r="C373">
+        <v>0</v>
+      </c>
+      <c r="D373">
+        <v>0</v>
       </c>
       <c r="E373">
         <v>0</v>
       </c>
       <c r="F373">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:6">
-      <c r="A374" s="2" t="s">
-        <v>9</v>
+      <c r="A374" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B374">
+        <v>1</v>
+      </c>
+      <c r="C374">
+        <v>0</v>
+      </c>
+      <c r="D374">
+        <v>0</v>
+      </c>
+      <c r="E374">
+        <v>0</v>
+      </c>
+      <c r="F374">
+        <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:6">
-      <c r="A375" t="s">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="A375" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="B376">
         <v>1</v>
       </c>
-      <c r="C376" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="C376">
+        <v>0</v>
+      </c>
+      <c r="D376">
+        <v>0</v>
       </c>
       <c r="E376">
         <v>0</v>
       </c>
       <c r="F376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="1" t="s">
-        <v>286</v>
+        <v>314</v>
       </c>
       <c r="B377">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>1</v>
+      </c>
+      <c r="C377">
+        <v>0</v>
+      </c>
+      <c r="D377">
+        <v>0</v>
       </c>
       <c r="E377">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F377">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>71</v>
+        <v>229</v>
       </c>
       <c r="B379">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>1</v>
+      </c>
+      <c r="C379">
+        <v>0</v>
+      </c>
+      <c r="D379">
+        <v>0</v>
       </c>
       <c r="E379">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F379">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="1" t="s">
-        <v>289</v>
+        <v>315</v>
       </c>
       <c r="B380">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="C380">
         <v>0</v>
       </c>
       <c r="D380">
         <v>0</v>
       </c>
       <c r="E380">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>71</v>
+        <v>225</v>
       </c>
       <c r="B382">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="C382">
         <v>0</v>
       </c>
       <c r="D382">
         <v>0</v>
       </c>
       <c r="E382">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:6">
-      <c r="A383" s="1" t="s">
-        <v>290</v>
+      <c r="A383" t="s">
+        <v>229</v>
       </c>
       <c r="B383">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>1</v>
+      </c>
+      <c r="C383">
+        <v>0</v>
+      </c>
+      <c r="D383">
+        <v>0</v>
       </c>
       <c r="E383">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F383">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:6">
-      <c r="A384" s="2" t="s">
-        <v>9</v>
+      <c r="A384" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B384">
+        <v>33</v>
+      </c>
+      <c r="C384" t="s">
+        <v>317</v>
+      </c>
+      <c r="D384" t="s">
+        <v>318</v>
+      </c>
+      <c r="E384">
+        <v>0</v>
+      </c>
+      <c r="F384">
+        <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:6">
-      <c r="A385" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A385" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B386">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="C386" t="s">
+        <v>317</v>
+      </c>
+      <c r="D386" t="s">
+        <v>318</v>
       </c>
       <c r="E386">
         <v>0</v>
       </c>
       <c r="F386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="1" t="s">
-        <v>293</v>
+        <v>319</v>
       </c>
       <c r="B387">
+        <v>20</v>
+      </c>
+      <c r="C387" t="s">
+        <v>116</v>
+      </c>
+      <c r="D387" t="s">
+        <v>116</v>
+      </c>
+      <c r="E387">
+        <v>1</v>
+      </c>
+      <c r="F387">
         <v>6</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>71</v>
+        <v>225</v>
       </c>
       <c r="B389">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="C389" t="s">
+        <v>320</v>
+      </c>
+      <c r="D389" t="s">
+        <v>320</v>
       </c>
       <c r="E389">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F389">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="B390">
         <v>1</v>
       </c>
-      <c r="C390">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="C390" t="s">
+        <v>52</v>
+      </c>
+      <c r="D390" t="s">
+        <v>52</v>
       </c>
       <c r="E390">
         <v>0</v>
       </c>
       <c r="F390">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="1" t="s">
-        <v>294</v>
+        <v>321</v>
       </c>
       <c r="B391">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>2</v>
+      </c>
+      <c r="C391">
+        <v>0</v>
+      </c>
+      <c r="D391">
+        <v>0</v>
       </c>
       <c r="E391">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F391">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>71</v>
+        <v>225</v>
       </c>
       <c r="B393">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>1</v>
+      </c>
+      <c r="C393">
+        <v>0</v>
+      </c>
+      <c r="D393">
+        <v>0</v>
       </c>
       <c r="E393">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F393">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:6">
-      <c r="A394" t="s">
-        <v>209</v>
+      <c r="A394" s="1" t="s">
+        <v>322</v>
       </c>
       <c r="B394">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="C394" t="s">
+        <v>323</v>
+      </c>
+      <c r="D394" t="s">
+        <v>324</v>
       </c>
       <c r="E394">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F394">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="395" spans="1:6">
-      <c r="A395" s="1" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A395" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="396" spans="1:6">
-      <c r="A396" s="2" t="s">
-        <v>9</v>
+      <c r="A396" t="s">
+        <v>225</v>
+      </c>
+      <c r="B396">
+        <v>49</v>
+      </c>
+      <c r="C396" t="s">
+        <v>325</v>
+      </c>
+      <c r="D396" t="s">
+        <v>326</v>
+      </c>
+      <c r="E396">
+        <v>2</v>
+      </c>
+      <c r="F396">
+        <v>5</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
+        <v>229</v>
+      </c>
+      <c r="B397">
+        <v>3</v>
+      </c>
+      <c r="C397">
+        <v>0</v>
+      </c>
+      <c r="D397">
+        <v>0</v>
+      </c>
+      <c r="E397">
+        <v>0</v>
+      </c>
+      <c r="F397">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6">
+      <c r="A398" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B398">
+        <v>17</v>
+      </c>
+      <c r="C398">
+        <v>0</v>
+      </c>
+      <c r="D398">
+        <v>0</v>
+      </c>
+      <c r="E398">
+        <v>2</v>
+      </c>
+      <c r="F398">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6">
+      <c r="A399" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6">
+      <c r="A400" t="s">
+        <v>225</v>
+      </c>
+      <c r="B400">
+        <v>13</v>
+      </c>
+      <c r="C400">
+        <v>0</v>
+      </c>
+      <c r="D400">
+        <v>0</v>
+      </c>
+      <c r="E400">
+        <v>1</v>
+      </c>
+      <c r="F400">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6">
+      <c r="A401" t="s">
+        <v>229</v>
+      </c>
+      <c r="B401">
+        <v>2</v>
+      </c>
+      <c r="C401">
+        <v>0</v>
+      </c>
+      <c r="D401">
+        <v>0</v>
+      </c>
+      <c r="E401">
+        <v>1</v>
+      </c>
+      <c r="F401">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6">
+      <c r="A402" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B402">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>11</v>
+      </c>
+      <c r="D402" t="s">
+        <v>11</v>
+      </c>
+      <c r="E402">
+        <v>0</v>
+      </c>
+      <c r="F402">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6">
+      <c r="A403" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6">
+      <c r="A404" t="s">
+        <v>225</v>
+      </c>
+      <c r="B404">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>11</v>
+      </c>
+      <c r="D404" t="s">
+        <v>11</v>
+      </c>
+      <c r="E404">
+        <v>0</v>
+      </c>
+      <c r="F404">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6">
+      <c r="A405" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B405">
+        <v>1</v>
+      </c>
+      <c r="C405" t="s">
+        <v>52</v>
+      </c>
+      <c r="D405">
+        <v>0</v>
+      </c>
+      <c r="E405">
+        <v>0</v>
+      </c>
+      <c r="F405">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6">
+      <c r="A406" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6">
+      <c r="A407" t="s">
+        <v>229</v>
+      </c>
+      <c r="B407">
+        <v>1</v>
+      </c>
+      <c r="C407" t="s">
+        <v>52</v>
+      </c>
+      <c r="D407">
+        <v>0</v>
+      </c>
+      <c r="E407">
+        <v>0</v>
+      </c>
+      <c r="F407">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6">
+      <c r="A408" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B408">
+        <v>1</v>
+      </c>
+      <c r="C408">
+        <v>0</v>
+      </c>
+      <c r="D408">
+        <v>0</v>
+      </c>
+      <c r="E408">
+        <v>0</v>
+      </c>
+      <c r="F408">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6">
+      <c r="A409" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6">
+      <c r="A410" t="s">
+        <v>229</v>
+      </c>
+      <c r="B410">
+        <v>1</v>
+      </c>
+      <c r="C410">
+        <v>0</v>
+      </c>
+      <c r="D410">
+        <v>0</v>
+      </c>
+      <c r="E410">
+        <v>0</v>
+      </c>
+      <c r="F410">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6">
+      <c r="A411" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B411">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>122</v>
+      </c>
+      <c r="D411" t="s">
+        <v>170</v>
+      </c>
+      <c r="E411">
+        <v>5</v>
+      </c>
+      <c r="F411">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6">
+      <c r="A412" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6">
+      <c r="A413" t="s">
+        <v>225</v>
+      </c>
+      <c r="B413">
+        <v>8</v>
+      </c>
+      <c r="C413" t="s">
+        <v>196</v>
+      </c>
+      <c r="D413" t="s">
+        <v>196</v>
+      </c>
+      <c r="E413">
+        <v>5</v>
+      </c>
+      <c r="F413">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6">
+      <c r="A414" t="s">
+        <v>229</v>
+      </c>
+      <c r="B414">
+        <v>1</v>
+      </c>
+      <c r="C414" t="s">
+        <v>52</v>
+      </c>
+      <c r="D414">
+        <v>0</v>
+      </c>
+      <c r="E414">
+        <v>0</v>
+      </c>
+      <c r="F414">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6">
+      <c r="A415" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B415">
+        <v>25</v>
+      </c>
+      <c r="C415" t="s">
+        <v>333</v>
+      </c>
+      <c r="D415">
+        <v>0</v>
+      </c>
+      <c r="E415">
+        <v>0</v>
+      </c>
+      <c r="F415">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6">
+      <c r="A416" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6">
+      <c r="A417" t="s">
+        <v>225</v>
+      </c>
+      <c r="B417">
+        <v>24</v>
+      </c>
+      <c r="C417" t="s">
+        <v>305</v>
+      </c>
+      <c r="D417">
+        <v>0</v>
+      </c>
+      <c r="E417">
+        <v>0</v>
+      </c>
+      <c r="F417">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6">
+      <c r="A418" t="s">
+        <v>229</v>
+      </c>
+      <c r="B418">
+        <v>1</v>
+      </c>
+      <c r="C418">
+        <v>0</v>
+      </c>
+      <c r="D418">
+        <v>0</v>
+      </c>
+      <c r="E418">
+        <v>0</v>
+      </c>
+      <c r="F418">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6">
+      <c r="A419" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B419">
+        <v>35</v>
+      </c>
+      <c r="C419" t="s">
+        <v>335</v>
+      </c>
+      <c r="D419">
+        <v>0</v>
+      </c>
+      <c r="E419">
+        <v>0</v>
+      </c>
+      <c r="F419">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6">
+      <c r="A420" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6">
+      <c r="A421" t="s">
+        <v>225</v>
+      </c>
+      <c r="B421">
+        <v>35</v>
+      </c>
+      <c r="C421" t="s">
+        <v>335</v>
+      </c>
+      <c r="D421">
+        <v>0</v>
+      </c>
+      <c r="E421">
+        <v>0</v>
+      </c>
+      <c r="F421">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6">
+      <c r="A422" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B422">
+        <v>1</v>
+      </c>
+      <c r="C422">
+        <v>0</v>
+      </c>
+      <c r="D422">
+        <v>0</v>
+      </c>
+      <c r="E422">
+        <v>0</v>
+      </c>
+      <c r="F422">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6">
+      <c r="A423" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6">
+      <c r="A424" t="s">
+        <v>229</v>
+      </c>
+      <c r="B424">
+        <v>1</v>
+      </c>
+      <c r="C424">
+        <v>0</v>
+      </c>
+      <c r="D424">
+        <v>0</v>
+      </c>
+      <c r="E424">
+        <v>0</v>
+      </c>
+      <c r="F424">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6">
+      <c r="A425" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B425">
+        <v>5</v>
+      </c>
+      <c r="C425" t="s">
+        <v>26</v>
+      </c>
+      <c r="D425">
+        <v>0</v>
+      </c>
+      <c r="E425">
+        <v>5</v>
+      </c>
+      <c r="F425">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6">
+      <c r="A426" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6">
+      <c r="A427" t="s">
+        <v>225</v>
+      </c>
+      <c r="B427">
+        <v>5</v>
+      </c>
+      <c r="C427" t="s">
+        <v>26</v>
+      </c>
+      <c r="D427">
+        <v>0</v>
+      </c>
+      <c r="E427">
+        <v>5</v>
+      </c>
+      <c r="F427">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6">
+      <c r="A428" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B428">
         <v>10</v>
       </c>
-      <c r="B397">
-[...16 lines deleted...]
-      <c r="A398" t="s">
+      <c r="C428" t="s">
+        <v>20</v>
+      </c>
+      <c r="D428">
+        <v>0</v>
+      </c>
+      <c r="E428">
+        <v>2</v>
+      </c>
+      <c r="F428">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6">
+      <c r="A429" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6">
+      <c r="A430" t="s">
+        <v>225</v>
+      </c>
+      <c r="B430">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>170</v>
+      </c>
+      <c r="D430">
+        <v>0</v>
+      </c>
+      <c r="E430">
+        <v>2</v>
+      </c>
+      <c r="F430">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6">
+      <c r="A431" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B431">
+        <v>27</v>
+      </c>
+      <c r="C431" t="s">
+        <v>340</v>
+      </c>
+      <c r="D431" t="s">
+        <v>340</v>
+      </c>
+      <c r="E431">
+        <v>0</v>
+      </c>
+      <c r="F431">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6">
+      <c r="A432" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6">
+      <c r="A433" t="s">
+        <v>225</v>
+      </c>
+      <c r="B433">
+        <v>25</v>
+      </c>
+      <c r="C433" t="s">
+        <v>341</v>
+      </c>
+      <c r="D433" t="s">
+        <v>341</v>
+      </c>
+      <c r="E433">
+        <v>0</v>
+      </c>
+      <c r="F433">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6">
+      <c r="A434" t="s">
+        <v>229</v>
+      </c>
+      <c r="B434">
+        <v>1</v>
+      </c>
+      <c r="C434" t="s">
+        <v>52</v>
+      </c>
+      <c r="D434" t="s">
+        <v>52</v>
+      </c>
+      <c r="E434">
+        <v>0</v>
+      </c>
+      <c r="F434">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6">
+      <c r="A435" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B435">
+        <v>30</v>
+      </c>
+      <c r="C435" t="s">
+        <v>343</v>
+      </c>
+      <c r="D435" t="s">
+        <v>344</v>
+      </c>
+      <c r="E435">
         <v>12</v>
       </c>
-      <c r="B398">
+      <c r="F435">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6">
+      <c r="A436" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6">
+      <c r="A437" t="s">
+        <v>225</v>
+      </c>
+      <c r="B437">
+        <v>21</v>
+      </c>
+      <c r="C437" t="s">
+        <v>345</v>
+      </c>
+      <c r="D437" t="s">
+        <v>346</v>
+      </c>
+      <c r="E437">
+        <v>12</v>
+      </c>
+      <c r="F437">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6">
+      <c r="A438" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B438">
+        <v>15</v>
+      </c>
+      <c r="C438" t="s">
+        <v>348</v>
+      </c>
+      <c r="D438">
+        <v>0</v>
+      </c>
+      <c r="E438">
+        <v>2</v>
+      </c>
+      <c r="F438">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6">
+      <c r="A439" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6">
+      <c r="A440" t="s">
+        <v>225</v>
+      </c>
+      <c r="B440">
+        <v>15</v>
+      </c>
+      <c r="C440" t="s">
+        <v>348</v>
+      </c>
+      <c r="D440">
+        <v>0</v>
+      </c>
+      <c r="E440">
+        <v>2</v>
+      </c>
+      <c r="F440">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6">
+      <c r="A441" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B441">
+        <v>1</v>
+      </c>
+      <c r="C441">
+        <v>0</v>
+      </c>
+      <c r="D441">
+        <v>0</v>
+      </c>
+      <c r="E441">
+        <v>0</v>
+      </c>
+      <c r="F441">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6">
+      <c r="A442" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6">
+      <c r="A443" t="s">
+        <v>225</v>
+      </c>
+      <c r="B443">
+        <v>1</v>
+      </c>
+      <c r="C443">
+        <v>0</v>
+      </c>
+      <c r="D443">
+        <v>0</v>
+      </c>
+      <c r="E443">
+        <v>0</v>
+      </c>
+      <c r="F443">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6">
+      <c r="A444" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B444">
+        <v>75</v>
+      </c>
+      <c r="C444" t="s">
+        <v>351</v>
+      </c>
+      <c r="D444" t="s">
+        <v>352</v>
+      </c>
+      <c r="E444">
+        <v>2</v>
+      </c>
+      <c r="F444">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6">
+      <c r="A445" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6">
+      <c r="A446" t="s">
+        <v>225</v>
+      </c>
+      <c r="B446">
+        <v>63</v>
+      </c>
+      <c r="C446" t="s">
+        <v>353</v>
+      </c>
+      <c r="D446" t="s">
+        <v>354</v>
+      </c>
+      <c r="E446">
+        <v>2</v>
+      </c>
+      <c r="F446">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6">
+      <c r="A447" t="s">
+        <v>229</v>
+      </c>
+      <c r="B447">
+        <v>2</v>
+      </c>
+      <c r="C447">
+        <v>0</v>
+      </c>
+      <c r="D447">
+        <v>0</v>
+      </c>
+      <c r="E447">
+        <v>0</v>
+      </c>
+      <c r="F447">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6">
+      <c r="A448" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B448">
+        <v>1</v>
+      </c>
+      <c r="C448">
+        <v>0</v>
+      </c>
+      <c r="D448">
+        <v>0</v>
+      </c>
+      <c r="E448">
+        <v>1</v>
+      </c>
+      <c r="F448">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6">
+      <c r="A449" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6">
+      <c r="A450" t="s">
+        <v>225</v>
+      </c>
+      <c r="B450">
+        <v>1</v>
+      </c>
+      <c r="C450">
+        <v>0</v>
+      </c>
+      <c r="D450">
+        <v>0</v>
+      </c>
+      <c r="E450">
+        <v>1</v>
+      </c>
+      <c r="F450">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6">
+      <c r="A451" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B451">
+        <v>1</v>
+      </c>
+      <c r="C451">
+        <v>0</v>
+      </c>
+      <c r="D451">
+        <v>0</v>
+      </c>
+      <c r="E451">
+        <v>0</v>
+      </c>
+      <c r="F451">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6">
+      <c r="A452" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6">
+      <c r="A453" t="s">
+        <v>225</v>
+      </c>
+      <c r="B453">
+        <v>1</v>
+      </c>
+      <c r="C453">
+        <v>0</v>
+      </c>
+      <c r="D453">
+        <v>0</v>
+      </c>
+      <c r="E453">
+        <v>0</v>
+      </c>
+      <c r="F453">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6">
+      <c r="A454" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B454">
+        <v>23</v>
+      </c>
+      <c r="C454" t="s">
+        <v>358</v>
+      </c>
+      <c r="D454">
+        <v>0</v>
+      </c>
+      <c r="E454">
+        <v>0</v>
+      </c>
+      <c r="F454">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6">
+      <c r="A455" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6">
+      <c r="A456" t="s">
+        <v>225</v>
+      </c>
+      <c r="B456">
+        <v>22</v>
+      </c>
+      <c r="C456" t="s">
+        <v>359</v>
+      </c>
+      <c r="D456">
+        <v>0</v>
+      </c>
+      <c r="E456">
+        <v>0</v>
+      </c>
+      <c r="F456">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6">
+      <c r="A457" t="s">
+        <v>229</v>
+      </c>
+      <c r="B457">
+        <v>1</v>
+      </c>
+      <c r="C457">
+        <v>0</v>
+      </c>
+      <c r="D457">
+        <v>0</v>
+      </c>
+      <c r="E457">
+        <v>0</v>
+      </c>
+      <c r="F457">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6">
+      <c r="A458" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B458">
+        <v>81</v>
+      </c>
+      <c r="C458" t="s">
+        <v>361</v>
+      </c>
+      <c r="D458" t="s">
+        <v>362</v>
+      </c>
+      <c r="E458">
+        <v>6</v>
+      </c>
+      <c r="F458">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6">
+      <c r="A459" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6">
+      <c r="A460" t="s">
+        <v>225</v>
+      </c>
+      <c r="B460">
+        <v>76</v>
+      </c>
+      <c r="C460" t="s">
+        <v>363</v>
+      </c>
+      <c r="D460" t="s">
+        <v>364</v>
+      </c>
+      <c r="E460">
+        <v>6</v>
+      </c>
+      <c r="F460">
         <v>3</v>
       </c>
-      <c r="C398" t="s">
-[...13 lines deleted...]
-      <c r="A399" t="s">
+    </row>
+    <row r="461" spans="1:6">
+      <c r="A461" t="s">
+        <v>229</v>
+      </c>
+      <c r="B461">
+        <v>2</v>
+      </c>
+      <c r="C461">
+        <v>0</v>
+      </c>
+      <c r="D461">
+        <v>0</v>
+      </c>
+      <c r="E461">
+        <v>0</v>
+      </c>
+      <c r="F461">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6">
+      <c r="A462" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B462">
+        <v>13</v>
+      </c>
+      <c r="C462" t="s">
+        <v>366</v>
+      </c>
+      <c r="D462" t="s">
+        <v>366</v>
+      </c>
+      <c r="E462">
+        <v>0</v>
+      </c>
+      <c r="F462">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6">
+      <c r="A463" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6">
+      <c r="A464" t="s">
+        <v>10</v>
+      </c>
+      <c r="B464">
+        <v>2</v>
+      </c>
+      <c r="C464" t="s">
+        <v>51</v>
+      </c>
+      <c r="D464" t="s">
+        <v>51</v>
+      </c>
+      <c r="E464">
+        <v>0</v>
+      </c>
+      <c r="F464">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6">
+      <c r="A465" t="s">
+        <v>12</v>
+      </c>
+      <c r="B465">
+        <v>3</v>
+      </c>
+      <c r="C465" t="s">
+        <v>367</v>
+      </c>
+      <c r="D465" t="s">
+        <v>367</v>
+      </c>
+      <c r="E465">
+        <v>0</v>
+      </c>
+      <c r="F465">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6">
+      <c r="A466" t="s">
         <v>18</v>
       </c>
-      <c r="B399">
+      <c r="B466">
         <v>6</v>
       </c>
-      <c r="C399" t="s">
-[...8 lines deleted...]
-      <c r="F399">
+      <c r="C466" t="s">
+        <v>368</v>
+      </c>
+      <c r="D466" t="s">
+        <v>368</v>
+      </c>
+      <c r="E466">
+        <v>0</v>
+      </c>
+      <c r="F466">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A41:F41"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A51:F51"/>
     <mergeCell ref="A55:F55"/>
     <mergeCell ref="A62:F62"/>
-    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="A66:F66"/>
     <mergeCell ref="A71:F71"/>
-    <mergeCell ref="A74:F74"/>
-[...19 lines deleted...]
-    <mergeCell ref="A190:F190"/>
+    <mergeCell ref="A75:F75"/>
+    <mergeCell ref="A78:F78"/>
+    <mergeCell ref="A84:F84"/>
+    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A94:F94"/>
+    <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A105:F105"/>
+    <mergeCell ref="A111:F111"/>
+    <mergeCell ref="A117:F117"/>
+    <mergeCell ref="A123:F123"/>
+    <mergeCell ref="A129:F129"/>
+    <mergeCell ref="A135:F135"/>
+    <mergeCell ref="A141:F141"/>
+    <mergeCell ref="A147:F147"/>
+    <mergeCell ref="A153:F153"/>
+    <mergeCell ref="A159:F159"/>
+    <mergeCell ref="A165:F165"/>
+    <mergeCell ref="A171:F171"/>
+    <mergeCell ref="A177:F177"/>
+    <mergeCell ref="A183:F183"/>
+    <mergeCell ref="A189:F189"/>
     <mergeCell ref="A195:F195"/>
-    <mergeCell ref="A201:F201"/>
-[...10 lines deleted...]
-    <mergeCell ref="A238:F238"/>
+    <mergeCell ref="A200:F200"/>
+    <mergeCell ref="A206:F206"/>
+    <mergeCell ref="A209:F209"/>
+    <mergeCell ref="A212:F212"/>
+    <mergeCell ref="A215:F215"/>
+    <mergeCell ref="A218:F218"/>
+    <mergeCell ref="A222:F222"/>
+    <mergeCell ref="A226:F226"/>
+    <mergeCell ref="A229:F229"/>
+    <mergeCell ref="A232:F232"/>
+    <mergeCell ref="A235:F235"/>
+    <mergeCell ref="A239:F239"/>
     <mergeCell ref="A242:F242"/>
-    <mergeCell ref="A246:F246"/>
+    <mergeCell ref="A245:F245"/>
     <mergeCell ref="A249:F249"/>
-    <mergeCell ref="A253:F253"/>
-[...1 lines deleted...]
-    <mergeCell ref="A261:F261"/>
+    <mergeCell ref="A252:F252"/>
+    <mergeCell ref="A256:F256"/>
+    <mergeCell ref="A260:F260"/>
     <mergeCell ref="A264:F264"/>
-    <mergeCell ref="A267:F267"/>
-[...9 lines deleted...]
-    <mergeCell ref="A302:F302"/>
+    <mergeCell ref="A268:F268"/>
+    <mergeCell ref="A272:F272"/>
+    <mergeCell ref="A276:F276"/>
+    <mergeCell ref="A280:F280"/>
+    <mergeCell ref="A283:F283"/>
+    <mergeCell ref="A286:F286"/>
+    <mergeCell ref="A289:F289"/>
+    <mergeCell ref="A293:F293"/>
+    <mergeCell ref="A296:F296"/>
+    <mergeCell ref="A300:F300"/>
+    <mergeCell ref="A303:F303"/>
     <mergeCell ref="A306:F306"/>
     <mergeCell ref="A309:F309"/>
-    <mergeCell ref="A312:F312"/>
-[...1 lines deleted...]
-    <mergeCell ref="A319:F319"/>
+    <mergeCell ref="A313:F313"/>
+    <mergeCell ref="A316:F316"/>
+    <mergeCell ref="A320:F320"/>
     <mergeCell ref="A323:F323"/>
-    <mergeCell ref="A326:F326"/>
-[...4 lines deleted...]
-    <mergeCell ref="A343:F343"/>
+    <mergeCell ref="A327:F327"/>
+    <mergeCell ref="A331:F331"/>
+    <mergeCell ref="A334:F334"/>
+    <mergeCell ref="A337:F337"/>
+    <mergeCell ref="A341:F341"/>
+    <mergeCell ref="A344:F344"/>
     <mergeCell ref="A347:F347"/>
-    <mergeCell ref="A351:F351"/>
-[...4 lines deleted...]
-    <mergeCell ref="A368:F368"/>
+    <mergeCell ref="A350:F350"/>
+    <mergeCell ref="A353:F353"/>
+    <mergeCell ref="A356:F356"/>
+    <mergeCell ref="A359:F359"/>
+    <mergeCell ref="A363:F363"/>
+    <mergeCell ref="A367:F367"/>
     <mergeCell ref="A371:F371"/>
-    <mergeCell ref="A374:F374"/>
+    <mergeCell ref="A375:F375"/>
     <mergeCell ref="A378:F378"/>
     <mergeCell ref="A381:F381"/>
-    <mergeCell ref="A384:F384"/>
+    <mergeCell ref="A385:F385"/>
     <mergeCell ref="A388:F388"/>
     <mergeCell ref="A392:F392"/>
-    <mergeCell ref="A396:F396"/>
+    <mergeCell ref="A395:F395"/>
+    <mergeCell ref="A399:F399"/>
+    <mergeCell ref="A403:F403"/>
+    <mergeCell ref="A406:F406"/>
+    <mergeCell ref="A409:F409"/>
+    <mergeCell ref="A412:F412"/>
+    <mergeCell ref="A416:F416"/>
+    <mergeCell ref="A420:F420"/>
+    <mergeCell ref="A423:F423"/>
+    <mergeCell ref="A426:F426"/>
+    <mergeCell ref="A429:F429"/>
+    <mergeCell ref="A432:F432"/>
+    <mergeCell ref="A436:F436"/>
+    <mergeCell ref="A439:F439"/>
+    <mergeCell ref="A442:F442"/>
+    <mergeCell ref="A445:F445"/>
+    <mergeCell ref="A449:F449"/>
+    <mergeCell ref="A452:F452"/>
+    <mergeCell ref="A455:F455"/>
+    <mergeCell ref="A459:F459"/>
+    <mergeCell ref="A463:F463"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>