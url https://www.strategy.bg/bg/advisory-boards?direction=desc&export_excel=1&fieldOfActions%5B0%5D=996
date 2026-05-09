--- v0 (2026-03-25)
+++ v1 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>СПРАВКА "КОНСУЛТАТИВНИ СЪВЕТИ"</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Област на политика</t>
   </si>
   <si>
     <t>Вид орган</t>
   </si>
   <si>
     <t>Акт на създаване</t>
   </si>
   <si>
     <t>Вид председател</t>
   </si>
   <si>
     <t>Представител на НПО</t>
   </si>
   <si>
     <t>Мин. бр. заседания на година</t>
   </si>
   <si>
@@ -95,51 +95,54 @@
   <si>
     <t>Заместник министър-председател</t>
   </si>
   <si>
     <t>Междуведомствен съвет по въпросите на граничния контрол</t>
   </si>
   <si>
     <t>Министър</t>
   </si>
   <si>
     <t>[{"id":91,"advisory_board_id":8,"next_meeting":"2024-12-09 00:00:00","created_at":"2024-12-10T13:10:06.000000Z","updated_at":"2024-12-10T13:10:06.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0442\u0435\u0441\u0442&lt;\/p&gt;","translations":[{"id":508,"locale":"bg","advisory_board_meeting_id":91,"description":"&lt;p&gt;\u0442\u0435\u0441\u0442&lt;\/p&gt;","deleted_at":null},{"id":509,"locale":"en","advisory_board_meeting_id":91,"description":"&lt;p&gt;\u0442\u0435\u0441\u0442&lt;\/p&gt;","deleted_at":null}]}]</t>
   </si>
   <si>
     <t>Национален съвет за подпомагане и компенсация на пострадали от престъпления</t>
   </si>
   <si>
     <t>Национален съвет по миграция, граници, убежище и интеграция</t>
   </si>
   <si>
     <t>Постановление на Министерския съвет (на основание чл. 21 от Закона за администрацията)</t>
   </si>
   <si>
     <t>Национален съвет по превенция на престъпността</t>
   </si>
   <si>
-    <t>Съвет за координация в борбата с правонарушенията, засягащи финансовите интереси на Eвропейския съюз (АФКОС)</t>
+    <t>Съвет за координация в борбата с правонарушенията, засягащи финансовите интереси на Eвропейския съюз (Съвет АФКОС)</t>
+  </si>
+  <si>
+    <t>[{"id":161,"advisory_board_id":26,"next_meeting":"2026-04-29 00:00:00","created_at":"2026-03-31T13:15:01.000000Z","updated_at":"2026-03-31T13:15:01.000000Z","deleted_at":null,"description":"&lt;p&gt;\u0421\u044a\u0432\u0435\u0442\u044a\u0442 \u043f\u0440\u043e\u0432\u0435\u0436\u0434\u0430 \u0434\u0432\u0435 \u0440\u0435\u0434\u043e\u0432\u043d\u0438 \u0437\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u044f \u0433\u043e\u0434\u0438\u0448\u043d\u043e, \u0430 \u043f\u0440\u0438 \u043d\u0435\u043e\u0431\u0445\u043e\u0434\u0438\u043c\u043e\u0441\u0442 \u0441\u0435 \u0441\u0432\u0438\u043a\u0432\u0430\u0442 \u0438 \u0438\u0437\u0432\u044a\u043d\u0440\u0435\u0434\u043d\u0438 \u0437\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u044f.&lt;\/p&gt;&lt;p&gt;\u0418\u043d\u0444\u043e\u0440\u043c\u0430\u0446\u0438\u044f \u0437\u0430 \u043f\u0440\u043e\u0432\u0435\u0434\u0435\u043d\u0438\u0442\u0435 \u0437\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u044f \u0441\u0435 \u043f\u0443\u0431\u043b\u0438\u043a\u0443\u0432\u0430 \u043d\u0430 \u0441\u0430\u0439\u0442\u0430 \u043d\u0430 \u0421\u0435\u043a\u0440\u0435\u0442\u0430\u0440\u0438\u0430\u0442\u0430 \u043d\u0430 \u0421\u044a\u0432\u0435\u0442\u0430 \u0410\u0424\u041a\u041e\u0421 \u0432 \u0441\u0435\u043a\u0446\u0438\u044f \u201e\u041d\u043e\u0432\u0438\u043d\u0438 \u043e\u0442 \u0421\u044a\u0432\u0435\u0442\u0430\u201c, \u043b\u0438\u043d\u043a https:\/\/www.mvr.bg\/afcos\/%D1%81%D1%8A%D0%B2%D0%B5%D1%82-%D0%B0%D1%84%D0%BA%D0%BE%D1%81\/%D1%81%D1%8A%D0%B2%D0%B5%D1%82-%D0%B0%D1%84%D0%BA%D0%BE%D1%81\/%D0%BD%D0%BE%D0%B2%D0%B8%D0%BD%D0%B8-%D0%BE%D1%82-%D1%81%D1%8A%D0%B2%D0%B5%D1%82%D0%B0&lt;\/p&gt;","translations":[{"id":646,"locale":"bg","advisory_board_meeting_id":161,"description":"&lt;p&gt;\u0421\u044a\u0432\u0435\u0442\u044a\u0442 \u043f\u0440\u043e\u0432\u0435\u0436\u0434\u0430 \u0434\u0432\u0435 \u0440\u0435\u0434\u043e\u0432\u043d\u0438 \u0437\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u044f \u0433\u043e\u0434\u0438\u0448\u043d\u043e, \u0430 \u043f\u0440\u0438 \u043d\u0435\u043e\u0431\u0445\u043e\u0434\u0438\u043c\u043e\u0441\u0442 \u0441\u0435 \u0441\u0432\u0438\u043a\u0432\u0430\u0442 \u0438 \u0438\u0437\u0432\u044a\u043d\u0440\u0435\u0434\u043d\u0438 \u0437\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u044f.&lt;\/p&gt;&lt;p&gt;\u0418\u043d\u0444\u043e\u0440\u043c\u0430\u0446\u0438\u044f \u0437\u0430 \u043f\u0440\u043e\u0432\u0435\u0434\u0435\u043d\u0438\u0442\u0435 \u0437\u0430\u0441\u0435\u0434\u0430\u043d\u0438\u044f \u0441\u0435 \u043f\u0443\u0431\u043b\u0438\u043a\u0443\u0432\u0430 \u043d\u0430 \u0441\u0430\u0439\u0442\u0430 \u043d\u0430 \u0421\u0435\u043a\u0440\u0435\u0442\u0430\u0440\u0438\u0430\u0442\u0430 \u043d\u0430 \u0421\u044a\u0432\u0435\u0442\u0430 \u0410\u0424\u041a\u041e\u0421 \u0432 \u0441\u0435\u043a\u0446\u0438\u044f \u201e\u041d\u043e\u0432\u0438\u043d\u0438 \u043e\u0442 \u0421\u044a\u0432\u0435\u0442\u0430\u201c, \u043b\u0438\u043d\u043a https:\/\/www.mvr.bg\/afcos\/%D1%81%D1%8A%D0%B2%D0%B5%D1%82-%D0%B0%D1%84%D0%BA%D0%BE%D1%81\/%D1%81%D1%8A%D0%B2%D0%B5%D1%82-%D0%B0%D1%84%D0%BA%D0%BE%D1%81\/%D0%BD%D0%BE%D0%B2%D0%B8%D0%BD%D0%B8-%D0%BE%D1%82-%D1%81%D1%8A%D0%B2%D0%B5%D1%82%D0%B0&lt;\/p&gt;","deleted_at":null},{"id":647,"locale":"en","advisory_board_meeting_id":161,"description":"&lt;p&gt;The Council holds two regular meetings per year, and extraordinary meetings may be convened when necessary.&amp;nbsp;&lt;\/p&gt;&lt;p&gt; Information on the meetings held is published on the website of the Secretariat of the AFCOS Council in the section \u201cNews from the Council\u201d, link https:\/\/www.mvr.bg\/afcos\/%D1%81%D1%8A%D0%B2%D0%B5%D1%82-%D0%B0%D1%84%D0%BA%D0%BE%D1%81\/%D1%81%D1%8A%D0%B2%D0%B5%D1%82-%D0%B0%D1%84%D0%BA%D0%BE%D1%81\/%D0%BD%D0%BE%D0%B2%D0%B8%D0%BD%D0%B8-%D0%BE%D1%82-%D1%81%D1%8A%D0%B2%D0%B5%D1%82%D0%B0&lt;\/p&gt;","deleted_at":null}]}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -484,51 +487,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/advisory-boards/1303/view" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/advisory-boards/2118/view" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/advisory-boards/8/view" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/advisory-boards/1001/view" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/advisory-boards/1603/view" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/advisory-boards/1602/view" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/advisory-boards/26/view" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="574.431" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="4466.338" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
@@ -700,63 +703,63 @@
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9">
         <v>2</v>
       </c>
       <c r="H9" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>